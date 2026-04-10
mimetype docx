--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1372,420 +1372,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Illumination3.0: A Semantic Annotation Platform Based on Ontology for Medieval Illuminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Clouzot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.231-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'animal au parchemin : histoire, environnement, génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Clouzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lesniewska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Qu’est-ce qu’un parchemin"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives municipales de Dijon, Sep 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vocal Bodies and Emotions in the Visual Arts (14th-16th c.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Clouzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.231-234</w:t>
+              <w:t xml:space="preserve">Affective horizons of 'song' in the long fifteenth century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graeme Bonne, LE STUDIUM Marie Skłodowska-Curie Research Fellow, in residence at: Centre d’Etudes Supérieures de la Renaissance à Tours (UMR CNRS 7323); Philippe Vendrix, Centre d’Etudes Supérieures de la Renaissance à Tours (UMR CNRS 7323), Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du parchemin à l’ADN : le dialogue entre les sciences historiques et les sciences du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Clouzot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329636v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Corinne Beck</w:t>
+                <w:t xml:space="preserve">Eric Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lesniewska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde "Homme-nature"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme de Dijon (MSH Dijon), CNRS/UBFC - uB, Sep 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482522v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02468042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal musicians in illuminated manuscripts (1300-1450)</w:t>
               </w:r>
@@ -2010,51 +2010,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet HIST-ADN du parchemin à l'ADN : Innovative Training Networks (ITN.2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Clouzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2789,51 +2789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oiseaux chanteurs : Sciences, pratiques sociales et représentations dans les sociétés et le temps long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Clouzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Beck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions universitaires de Dijon, pp.311, 2014, 978-2-36441-103-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3266,182 +3266,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03613190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Croiser l’histoire des savoirs empiriques et les connaissances éthologiques pour concevoir le point de vue des oiseaux chanteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Clouzot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baratay E. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Croiser les sources pour lire les animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de la Sorbonne, pp.145-157, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03613193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La corporalité des voix : corps vocaux et corps sonores dans les psautiers enluminés en France et en Angleterre aux XIIIe et XIVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Clouzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Voix au Moyen Âge, Paris, Ed. de la Sorbonne, Actes du 50e Congrès de la SHMESP, Francfort 30 mai-2 juin 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-108, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02955856v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03613193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musica et Natura dans les manuscrits enluminés des XIIIe et XIVe siècles : une pensée sérielle en images ?</w:t>
               </w:r>
@@ -4358,311 +4358,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00745798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les images des musiciens (1200-1400)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Clouzot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Musique au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.194--197, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jongleur : un objet culturel médiéval (1200-1400)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Clouzot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Musique au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.160--163, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Immagini dei Musicisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Clouzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A cura di Vera Minazzi e Cesarino Ruini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlante storico della musica nel Medioevo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jaca Book, p. 194-197, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00906333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il giullare : un oggetto culturale del Medioevo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Clouzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A cura di Vera Minazzi e Cesarino Ruini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlante storico della musica nel Medioevo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jaca Book, p. 160-163, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00651520v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01227233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les musiciens et la musique dans les Mystères des villes de Bourgogne à la fin du Moyen Age</w:t>
               </w:r>
@@ -4780,165 +4780,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03307996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La musique dans le Banquet du Faisan d'après Olivier de la Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Clouzot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Olivier de la Marche. Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 209-223, 2003, Publications du Centre Européen d'Etudes Bourguignonnes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le fou de cour ou le miroir du prince. Le personnage du fou à la cour de Bourgogne à la fin du Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Clouzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChÂteau et divertissement Rencontres d'Archéologie et d'Histoire en Périgord, 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, p. 19-41, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308005v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03307995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homo ludens - homo viator : le jongleur au coeur des échanges culturels au Moyen Age</w:t>
               </w:r>
@@ -5056,165 +5056,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03307466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La musique dans et hors de la cathédrale : fêtes des fous et carnavals en Bourgogne à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Clouzot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cathédrale Saint-Etienne d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musées d'Art et d'Histoire, pp.65--75, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La musique dans et hors de la cathédrale : fête des fous et carnavals en Bourgogne à la fin du Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Clouzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La tenture de Saint Etienne d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musées d'Art et d'Histoire, p. 53-66, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03307998v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03293140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornemuses et hautbois dans l'espace religieux breton au Moyen Âge et à la Renaissance</w:t>
               </w:r>
@@ -5657,51 +5657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663225v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diarra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clouzot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.14035" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gasse-Grandjean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762730v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.4459" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701805v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.16370" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02468072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8641" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293136v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301675v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293139v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medi.1994.1308" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03483536v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02465256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329636v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03482522v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02468042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906330v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02465227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03312169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13098/infoclio.ch-lb-0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bort" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7788/9783412528997" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/aes/6558" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.6558" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613190v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kreutzer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168364v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002365v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872014v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651520v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308007v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307466v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293140v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293137v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cullin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Genet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Goff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marchesin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663225v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diarra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clouzot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.14035" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gasse-Grandjean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762730v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.4459" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701805v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.16370" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02468072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8641" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293136v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301675v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293139v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medi.1994.1308" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03483536v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02465256v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02468042v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03482522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906330v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02465227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03312169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13098/infoclio.ch-lb-0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bort" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7788/9783412528997" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/aes/6558" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.6558" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613190v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kreutzer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168364v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002365v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872014v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227233v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906333v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651520v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307995v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308007v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307466v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293137v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cullin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Genet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Goff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marchesin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>