--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -3266,182 +3266,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03613190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La corporalité des voix : corps vocaux et corps sonores dans les psautiers enluminés en France et en Angleterre aux XIIIe et XIVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Clouzot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Voix au Moyen Âge, Paris, Ed. de la Sorbonne, Actes du 50e Congrès de la SHMESP, Francfort 30 mai-2 juin 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-108, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02955856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Croiser l’histoire des savoirs empiriques et les connaissances éthologiques pour concevoir le point de vue des oiseaux chanteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Clouzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baratay E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Croiser les sources pour lire les animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de la Sorbonne, pp.145-157, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03613193v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02955856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musica et Natura dans les manuscrits enluminés des XIIIe et XIVe siècles : une pensée sérielle en images ?</w:t>
               </w:r>
@@ -3640,169 +3640,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01701811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La figure du jongleur musicien dans les manuscrits enluminés (1200-1330) : modèle et contre-modèle exemplaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Clouzot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modèles et contre-modèles de société : représentations, exemplarité, contestations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.83-106, 2016, 978-2-36441-143-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01286906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cris, bruits et musicalités des fous et des jongleurs dans les manuscrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Clouzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hablot Laurent, Vissière Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Paysages sonores du Moyen Age et de la Renaissance (XIIe-XVIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.229-241, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02954700v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01286906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalité et narration : l'expression du temps dans l'image et les séquences d'images</w:t>
               </w:r>
@@ -4358,311 +4358,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00745798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les images des musiciens (1200-1400)</w:t>
+                <w:t xml:space="preserve">Le jongleur : un objet culturel médiéval (1200-1400)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Clouzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Musique au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.194--197, 2011</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.160--163, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227231v1</w:t>
+                <w:t xml:space="preserve">hal-01227233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jongleur : un objet culturel médiéval (1200-1400)</w:t>
+                <w:t xml:space="preserve">Le Immagini dei Musicisti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Clouzot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A cura di Vera Minazzi e Cesarino Ruini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante storico della musica nel Medioevo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jaca Book, p. 194-197, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00906333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il giullare : un oggetto culturale del Medioevo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Clouzot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A cura di Vera Minazzi e Cesarino Ruini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante storico della musica nel Medioevo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jaca Book, p. 160-163, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les images des musiciens (1200-1400)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Clouzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Musique au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.160--163, 2011</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.194--197, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">halshs-00651520v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les musiciens et la musique dans les Mystères des villes de Bourgogne à la fin du Moyen Age</w:t>
               </w:r>
@@ -5657,51 +5657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663225v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diarra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clouzot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.14035" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gasse-Grandjean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762730v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.4459" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701805v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.16370" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02468072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8641" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293136v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301675v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293139v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medi.1994.1308" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03483536v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02465256v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02468042v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03482522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906330v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02465227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03312169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13098/infoclio.ch-lb-0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bort" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7788/9783412528997" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/aes/6558" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.6558" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613190v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kreutzer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168364v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002365v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872014v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227233v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906333v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651520v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307995v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308007v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307466v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293137v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cullin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Genet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Goff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marchesin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663225v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diarra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clouzot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.14035" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gasse-Grandjean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762730v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.4459" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701805v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.16370" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02468072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8641" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293136v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301675v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293139v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medi.1994.1308" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03483536v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02465256v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02468042v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03482522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906330v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02465227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03312169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13098/infoclio.ch-lb-0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bort" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7788/9783412528997" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/aes/6558" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.6558" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613190v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kreutzer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168364v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286906v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002365v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872014v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906333v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651520v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01227231v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307995v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308007v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307466v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293137v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cullin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Genet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Goff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marchesin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>