--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -3090,329 +3090,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SM2D: A Modular Knowledge Discovery Approach Applied to Hydrological Forecasting</w:t>
+                <w:t xml:space="preserve">Evolutionary predictive modelling for flash floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Segretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discovery Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40897-7_13⟩</w:t>
+              <w:t xml:space="preserve">Congress on Evolutionary Computation (CEC) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cancun, Mexico. pp.844 - 851, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2013.6557656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878780v1</w:t>
+                <w:t xml:space="preserve">hal-00847582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary predictive modelling for flash floods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulating human mobility and information diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Clergue</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Stattner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress on Evolutionary Computation (CEC) 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Niagara falls, Canada. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847582v1</w:t>
+                <w:t xml:space="preserve">hal-00874344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating human mobility and information diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SM2D: A Modular Knowledge Discovery Approach Applied to Hydrological Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Segretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erick Stattner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discovery Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Singapour, Singapore. pp 185-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40897-7_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874344v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques globales et locales dans un réseau de télécommunications</w:t>
               </w:r>
@@ -4600,51 +4600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evolutionary data mining approach on hydrological data with classifier juries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Segretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5070,261 +5070,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless sensor networks for social network data collection</w:t>
+                <w:t xml:space="preserve">Acoustic scheme to count bird songs with wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Stattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 36th Conference on Local Computer Networks (LCN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bonn, Germany. pp.867-874, </w:t>
+              <w:t xml:space="preserve">International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lucca, Italy. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN.2011.6115565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2011.5986215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656113v1</w:t>
+                <w:t xml:space="preserve">hal-00618563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic scheme to count bird songs with wireless sensor networks</w:t>
+                <w:t xml:space="preserve">Wireless sensor networks for social network data collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Stattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vidot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lucca, Italy. pp.1-3, </w:t>
+              <w:t xml:space="preserve">IEEE 36th Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bonn, Germany. pp.867-874, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2011.5986215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2011.6115565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618563v1</w:t>
+                <w:t xml:space="preserve">hal-00656113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Merging Models of Information Spreading and Dynamic Phenomena in Social Networks</w:t>
               </w:r>
@@ -6944,51 +6944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Stattner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Segretier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Eugenie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jadoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9050337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514227v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_13" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01312383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.505" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312313v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-014-0197-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2012.06.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS2BWKDW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jismd.2012070103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;mile Symphor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.3.113-139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CDQS39L2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Lopez-Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Lopez Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172501v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2006-37" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191569" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.404" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637573v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72150-7_73" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637563v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3110025.3110146" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Reynald" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64471-4_21" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01312382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128894" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2809299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514251v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40897-7_13" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9ZCFHPHT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Clergue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2013.6557656" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874344v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514249v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hunel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679555v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Grandchamp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33074-2_28" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786162v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2012.104" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2012.15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30567-2_38" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandchamp Enguerran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767052v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32600-4_35" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840739v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Izquierdo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6252897" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767039v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240432" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786165v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNW.2012.6424060" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656113v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115565" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618563v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986215" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614925v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_49" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601641v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707738v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Guiss&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00842979v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362768v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line H&#233;bert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Brigand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kefi-Khelif" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran van Trang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01059407v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Stattner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Segretier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Eugenie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jadoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9050337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514227v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_13" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01312383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.505" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312313v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-014-0197-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2012.06.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS2BWKDW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jismd.2012070103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;mile Symphor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.3.113-139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CDQS39L2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Lopez-Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Lopez Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172501v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2006-37" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191569" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.404" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637573v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72150-7_73" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637563v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3110025.3110146" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Reynald" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64471-4_21" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01312382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128894" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2809299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514251v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Clergue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2013.6557656" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40897-7_13" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9ZCFHPHT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514249v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hunel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679555v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Grandchamp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33074-2_28" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786162v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2012.104" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2012.15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30567-2_38" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandchamp Enguerran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767052v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32600-4_35" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840739v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Izquierdo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6252897" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767039v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240432" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786165v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNW.2012.6424060" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986215" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115565" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614925v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_49" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601641v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707738v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Guiss&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00842979v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362768v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line H&#233;bert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Brigand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kefi-Khelif" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran van Trang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01059407v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>