--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2112,434 +2112,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche innovante pour la compréhension des comportements de diffusion : personnalité et neutralité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Link Clustering for Extracting Collaborative Patterns in a Scientific Co-Authored Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Stattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Sydney, Australia. pp.1002-1008 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3110025.3110146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514246v1</w:t>
+                <w:t xml:space="preserve">hal-01637563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social media, diffusion under influence of parameters : survey and perspectives</w:t>
+                <w:t xml:space="preserve">Une approche innovante pour la compréhension des comportements de diffusion : personnalité et neutralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Stattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Ambient Systems, Networks and Technologies( ANT), May 16-19, 2017, Madeira, Portugal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.435-436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2017.05.404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01586512v1</w:t>
+                <w:t xml:space="preserve">hal-01514246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Dissemination in scale-free networks: Profusion versus Scarcity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Collard</w:t>
+                <w:t xml:space="preserve">Social media, diffusion under influence of parameters : survey and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Stattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erick Stattner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Complex Networks and Their Applications (COMPLEX NETWORK)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France. pp.909-920, </w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Ambient Systems, Networks and Technologies( ANT), May 16-19, 2017, Madeira, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Madeira, Portugal. pp.376-383, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-72150-7_73⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2017.05.404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637573v1</w:t>
+                <w:t xml:space="preserve">hal-01586512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link Clustering for Extracting Collaborative Patterns in a Scientific Co-Authored Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information Dissemination in scale-free networks: Profusion versus Scarcity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Stattner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Sydney, Australia. pp.1002-1008 </w:t>
+              <w:t xml:space="preserve">International Conference on Complex Networks and Their Applications (COMPLEX NETWORK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France. pp.909-920, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3110025.3110146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72150-7_73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637563v1</w:t>
+                <w:t xml:space="preserve">hal-01637573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PALM: A Parallel Mining Algorithm for Extracting Maximal Frequent Conceptual Links from Social Networks</w:t>
               </w:r>
@@ -3090,493 +3090,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary predictive modelling for flash floods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Segretier</w:t>
+                <w:t xml:space="preserve">Modèles et l’analyse des réseaux : Approches mathématiques et informatiques (MARAMI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Stattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress on Evolutionary Computation (CEC) 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence sur les modèles et l’analyse des réseaux : Approches mathématiques et informatiques (MARAMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint-Etienne, France. pp 40-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847582v1</w:t>
+                <w:t xml:space="preserve">hal-01514249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating human mobility and information diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SM2D: A Modular Knowledge Discovery Approach Applied to Hydrological Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Segretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erick Stattner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discovery Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Singapour, Singapore. pp 185-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40897-7_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874344v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SM2D: A Modular Knowledge Discovery Approach Applied to Hydrological Forecasting</w:t>
+                <w:t xml:space="preserve">Evolutionary predictive modelling for flash floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Segretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discovery Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40897-7_13⟩</w:t>
+              <w:t xml:space="preserve">Congress on Evolutionary Computation (CEC) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cancun, Mexico. pp.844 - 851, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2013.6557656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878780v1</w:t>
+                <w:t xml:space="preserve">hal-00847582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques globales et locales dans un réseau de télécommunications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating human mobility and information diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Stattner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les modèles et l'analyse des réseaux : Approches mathématiques et informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Saint-Etienne, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Niagara falls, Canada. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873990v1</w:t>
+                <w:t xml:space="preserve">hal-00874344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles et l’analyse des réseaux : Approches mathématiques et informatiques (MARAMI)</w:t>
+                <w:t xml:space="preserve">Dynamiques globales et locales dans un réseau de télécommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Stattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les modèles et l’analyse des réseaux : Approches mathématiques et informatiques (MARAMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint-Etienne, France. pp 40-52</w:t>
+              <w:t xml:space="preserve">Conférence sur les modèles et l'analyse des réseaux : Approches mathématiques et informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Saint-Etienne, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514249v1</w:t>
+                <w:t xml:space="preserve">hal-00873990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequent conceptual links and link-based clustering: A comparative analysis of two clustering techniques</w:t>
               </w:r>
@@ -3841,676 +3841,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Heuristic-based Approach for Merging Layers Information in a GIS</w:t>
+                <w:t xml:space="preserve">An heuristic-based approach for merging layers information in a GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Segretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enguerran Grandchamp</w:t>
+                <w:t xml:space="preserve">Grandchamp Enguerran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOProcessing 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Valencia, Spain. pp.190-197</w:t>
+              <w:t xml:space="preserve">GeoProcessing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679555v1</w:t>
+                <w:t xml:space="preserve">hal-01313394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequent Links: An Approach That Combines Attributes and Structure for Extracting Frequent Patterns in Social Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erick Stattner</w:t>
+                <w:t xml:space="preserve">A Heuristic-based Approach for Merging Layers Information in a GIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Segretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerran Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Databases and Information Systems (ADBIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GEOProcessing 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Valencia, Spain. pp.190-197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767050v1</w:t>
+                <w:t xml:space="preserve">hal-00679555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une Analyse Conceptuelle des Réseaux Sociaux</w:t>
+                <w:t xml:space="preserve">Frequent Links: An Approach That Combines Attributes and Structure for Extracting Frequent Patterns in Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Stattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les modèles et l'analyse des réseaux : Approches mathématiques et informatiques (MARAMI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Databases and Information Systems (ADBIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Poznań, Poland. pp.371-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33074-2_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786167v1</w:t>
+                <w:t xml:space="preserve">hal-00767050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociability vs Network Dynamics: Impact of Two Aspects of Human Behavior on Diffusion Phenomena</w:t>
+                <w:t xml:space="preserve">Vers une Analyse Conceptuelle des Réseaux Sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Stattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence sur les modèles et l'analyse des réseaux : Approches mathématiques et informatiques (MARAMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. pp.47-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASONAM.2012.104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00786162v1</w:t>
+                <w:t xml:space="preserve">hal-00786167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social-Based Conceptual Links: Conceptual Analysis Applied to Social Networks</w:t>
+                <w:t xml:space="preserve">Sociability vs Network Dynamics: Impact of Two Aspects of Human Behavior on Diffusion Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Stattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Istanbul, Turkey. pp.25-29, </w:t>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Istanbul, Turkey. pp.618-622, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASONAM.2012.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ASONAM.2012.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786161v1</w:t>
+                <w:t xml:space="preserve">hal-00786162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLMin: An Approach for Mining Frequent Links in Social Networks</w:t>
+                <w:t xml:space="preserve">Social-Based Conceptual Links: Conceptual Analysis Applied to Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Stattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networked Digital Technologies (NDT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dubai, United Arab Emirates. pp.449-463, </w:t>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Istanbul, Turkey. pp.25-29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30567-2_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ASONAM.2012.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768431v1</w:t>
+                <w:t xml:space="preserve">hal-00786161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An heuristic-based approach for merging layers information in a GIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Segretier</w:t>
+                <w:t xml:space="preserve">FLMin: An Approach for Mining Frequent Links in Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Stattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grandchamp Enguerran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoProcessing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networked Digital Technologies (NDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dubai, United Arab Emirates. pp.449-463, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30567-2_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313394v1</w:t>
+                <w:t xml:space="preserve">hal-00768431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAX-FLMin: An Approach for Mining Maximal Frequent Links and Generating Semantical Structures from Social Networks</w:t>
               </w:r>
@@ -4600,51 +4600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evolutionary data mining approach on hydrological data with classifier juries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Segretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5070,261 +5070,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic scheme to count bird songs with wireless sensor networks</w:t>
+                <w:t xml:space="preserve">Wireless sensor networks for social network data collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Stattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vidot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lucca, Italy. pp.1-3, </w:t>
+              <w:t xml:space="preserve">IEEE 36th Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bonn, Germany. pp.867-874, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2011.5986215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2011.6115565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618563v1</w:t>
+                <w:t xml:space="preserve">hal-00656113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless sensor networks for social network data collection</w:t>
+                <w:t xml:space="preserve">Acoustic scheme to count bird songs with wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Stattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 36th Conference on Local Computer Networks (LCN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bonn, Germany. pp.867-874, </w:t>
+              <w:t xml:space="preserve">International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lucca, Italy. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN.2011.6115565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2011.5986215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656113v1</w:t>
+                <w:t xml:space="preserve">hal-00618563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Merging Models of Information Spreading and Dynamic Phenomena in Social Networks</w:t>
               </w:r>
@@ -6944,51 +6944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Stattner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Segretier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Eugenie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jadoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9050337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514227v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_13" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01312383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.505" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312313v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-014-0197-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2012.06.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS2BWKDW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jismd.2012070103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;mile Symphor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.3.113-139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CDQS39L2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Lopez-Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Lopez Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172501v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2006-37" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191569" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.404" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637573v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72150-7_73" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637563v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3110025.3110146" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Reynald" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64471-4_21" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01312382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128894" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2809299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514251v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Clergue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2013.6557656" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40897-7_13" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9ZCFHPHT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514249v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hunel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679555v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Grandchamp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33074-2_28" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786162v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2012.104" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2012.15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30567-2_38" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandchamp Enguerran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767052v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32600-4_35" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840739v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Izquierdo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6252897" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767039v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240432" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786165v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNW.2012.6424060" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986215" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115565" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614925v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_49" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601641v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707738v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Guiss&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00842979v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362768v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line H&#233;bert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Brigand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kefi-Khelif" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran van Trang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01059407v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Stattner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Segretier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Eugenie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jadoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9050337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514227v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_13" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01312383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.505" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312313v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-014-0197-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2012.06.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS2BWKDW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jismd.2012070103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;mile Symphor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.3.113-139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CDQS39L2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Lopez-Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Lopez Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172501v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2006-37" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191569" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637563v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3110025.3110146" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.404" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72150-7_73" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Reynald" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64471-4_21" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01312382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128894" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2809299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514251v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878780v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40897-7_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9ZCFHPHT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Clergue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2013.6557656" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hunel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313394v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandchamp Enguerran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Grandchamp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767050v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33074-2_28" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786167v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786162v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2012.104" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2012.15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30567-2_38" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767052v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32600-4_35" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840739v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Izquierdo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6252897" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767039v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240432" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786165v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNW.2012.6424060" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656113v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115565" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618563v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986215" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614925v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_49" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601641v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707738v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Guiss&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00842979v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362768v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line H&#233;bert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Brigand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kefi-Khelif" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran van Trang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01059407v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>