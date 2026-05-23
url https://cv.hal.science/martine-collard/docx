--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -3275,308 +3275,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary predictive modelling for flash floods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Segretier</w:t>
+                <w:t xml:space="preserve">Dynamiques globales et locales dans un réseau de télécommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Stattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress on Evolutionary Computation (CEC) 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence sur les modèles et l'analyse des réseaux : Approches mathématiques et informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Saint-Etienne, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847582v1</w:t>
+                <w:t xml:space="preserve">hal-00873990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating human mobility and information diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary predictive modelling for flash floods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Segretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erick Stattner</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congress on Evolutionary Computation (CEC) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cancun, Mexico. pp.844 - 851, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2013.6557656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874344v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques globales et locales dans un réseau de télécommunications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating human mobility and information diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Stattner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les modèles et l'analyse des réseaux : Approches mathématiques et informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Saint-Etienne, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Niagara falls, Canada. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873990v1</w:t>
+                <w:t xml:space="preserve">hal-00874344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequent conceptual links and link-based clustering: A comparative analysis of two clustering techniques</w:t>
               </w:r>
@@ -4600,51 +4600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evolutionary data mining approach on hydrological data with classifier juries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Segretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5187,239 +5187,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic scheme to count bird songs with wireless sensor networks</w:t>
+                <w:t xml:space="preserve">Towards Merging Models of Information Spreading and Dynamic Phenomena in Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Stattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hunel</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vidot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Summit on the Knowledge Society (WSKS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Mykonos, Greece. pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618563v1</w:t>
+                <w:t xml:space="preserve">hal-00768405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Merging Models of Information Spreading and Dynamic Phenomena in Social Networks</w:t>
+                <w:t xml:space="preserve">Acoustic scheme to count bird songs with wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Stattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Summit on the Knowledge Society (WSKS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lucca, Italy. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2011.5986215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768405v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion in Dynamic Social Networks: Application in Epidemiology</w:t>
               </w:r>
@@ -6944,51 +6944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Stattner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Segretier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Eugenie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jadoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9050337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514227v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_13" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01312383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.505" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312313v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-014-0197-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2012.06.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS2BWKDW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jismd.2012070103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;mile Symphor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.3.113-139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CDQS39L2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Lopez-Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Lopez Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172501v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2006-37" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191569" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637563v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3110025.3110146" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.404" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72150-7_73" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Reynald" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64471-4_21" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01312382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128894" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2809299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514251v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878780v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40897-7_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9ZCFHPHT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Clergue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2013.6557656" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hunel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313394v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandchamp Enguerran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Grandchamp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767050v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33074-2_28" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786167v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786162v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2012.104" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2012.15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30567-2_38" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767052v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32600-4_35" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840739v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Izquierdo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6252897" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767039v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240432" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786165v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNW.2012.6424060" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656113v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115565" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618563v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986215" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614925v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_49" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601641v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707738v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Guiss&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00842979v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362768v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line H&#233;bert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Brigand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kefi-Khelif" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran van Trang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01059407v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Stattner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Segretier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Eugenie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jadoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9050337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514227v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_13" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01312383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.505" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312313v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-014-0197-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2012.06.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS2BWKDW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jismd.2012070103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;mile Symphor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.3.113-139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CDQS39L2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Lopez-Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Lopez Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172501v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2006-37" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191569" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637563v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3110025.3110146" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.404" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72150-7_73" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Reynald" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64471-4_21" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01312382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128894" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2809299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514251v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878780v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40897-7_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9ZCFHPHT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Clergue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2013.6557656" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874344v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hunel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313394v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandchamp Enguerran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Grandchamp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767050v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33074-2_28" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786167v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786162v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2012.104" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2012.15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30567-2_38" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767052v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32600-4_35" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840739v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Izquierdo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6252897" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767039v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240432" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786165v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNW.2012.6424060" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656113v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115565" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986215" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614925v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_49" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601641v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707738v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Guiss&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00842979v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362768v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line H&#233;bert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Brigand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kefi-Khelif" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran van Trang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01059407v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>