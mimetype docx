--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -178,222 +178,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une étude des socialisations à et par la sexualité. Introduction au dossier Socialisations sexuelles</w:t>
+                <w:t xml:space="preserve">Parler de sexualité à ses enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4 (249), pp.4-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arss.249.0004⟩</w:t>
+              <w:t xml:space="preserve">, 2023, N° 249 (4), pp.38-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.249.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341928v1</w:t>
+                <w:t xml:space="preserve">hal-04323499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler de sexualité à ses enfants</w:t>
+                <w:t xml:space="preserve">Pour une étude des socialisations à et par la sexualité. Introduction au dossier Socialisations sexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Mainsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 249 (4), pp.38-53. </w:t>
+              <w:t xml:space="preserve">, 2023, 4 (249), pp.4-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arss.249.0038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arss.249.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323499v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants ont-ils une conscience de classe?</w:t>
               </w:r>
@@ -1092,490 +1092,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01589290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When first-generation students succeed at university: On the link between social class, academic performance, and performance-avoidance goals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socialisations masculines, de l’enfance à l’âge adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Jury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Darnon</w:t>
+                <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Educational Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (27), pp.5-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859639v1</w:t>
+                <w:t xml:space="preserve">halshs-01253600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socialisations masculines, de l’enfance à l’âge adulte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand les jeunes issus de familles nombreuses envisagent de devenir parents : l’influence de la socialisation primaire sur le nombre d’enfants souhaités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vinciane Zabban</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bois Géraldine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.206-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1031125ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01253600v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01589313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les jeunes issus de familles nombreuses envisagent de devenir parents : l’influence de la socialisation primaire sur le nombre d’enfants souhaités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When first-generation students succeed at university: On the link between social class, academic performance, and performance-avoidance goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bois Géraldine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vanhée</w:t>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22, pp.206-22. </w:t>
+              <w:t xml:space="preserve">Contemporary Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41, pp.25 - 36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1031125ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cedpsych.2014.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01589313v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male socializations: From childhood to adulthood</w:t>
+                <w:t xml:space="preserve">Introduction. Socialisations masculines, de l’enfance à l’âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2 (27), pp.5-19</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, N° 27 (2), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.027.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02891622v1</w:t>
+                <w:t xml:space="preserve">hal-03158969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formas de socialización masculina, de la infancia a la edadulta (traduction)</w:t>
               </w:r>
@@ -1587,64 +1596,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennesson Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1655,948 +1664,952 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03265220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Socialisations masculines, de l’enfance à l’âge adulte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les vêtements des garçons: Goûts et dégoûts parentaux au sein des classes moyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, N° 27 (2), pp.5. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, N° 27 (2), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.027.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tt.027.0005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03158969v1</w:t>
+                <w:t xml:space="preserve">hal-03159337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vêtements des garçons: Goûts et dégoûts parentaux au sein des classes moyennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des garçons qui n'entrent pas dans le jeu de la compétition sportive : les conditions familiales d'une atypie de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.85-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.011.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tt.027.0041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03159337v1</w:t>
+                <w:t xml:space="preserve">hal-03158009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des garçons qui n'entrent pas dans le jeu de la compétition sportive : les conditions familiales d'une atypie de genre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bertrand</w:t>
+                <w:t xml:space="preserve">Habiller, nourrir, soigner son enfant : la fabrication de corps de classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Court</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Salaméro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolésio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 11 (1), pp.85-96. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.011.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rf.011.0085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03158009v1</w:t>
+                <w:t xml:space="preserve">hal-03157948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiller, nourrir, soigner son enfant : la fabrication de corps de classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fratrie comme ressource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Zolésio</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches familiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.5-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rf.011.0043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03157948v1</w:t>
+                <w:t xml:space="preserve">halshs-00926167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fratrie et la construction des goûts musicaux à 10-11 ans</w:t>
+                <w:t xml:space="preserve">L’orientation scolaire et professionnelle des filles : des « choix de compromis » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 173, pp.26-30</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (184), pp.29-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931295v1</w:t>
+                <w:t xml:space="preserve">halshs-01097991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’orientation scolaire et professionnelle des filles : des « choix de compromis » ?</w:t>
+                <w:t xml:space="preserve">La fratrie et la construction des goûts musicaux à 10-11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (184), pp.29-40</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 173, pp.26-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01097991v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fratrie comme ressource</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Bois</w:t>
+                <w:t xml:space="preserve">Le rôle de la socialisation fraternelle dans la construction des goûts musicaux d'enfants de 10-11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Bertrand</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morin Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanhée Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 111, pp.5-15</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 173, pp.26-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00926167v1</w:t>
+                <w:t xml:space="preserve">halshs-00926181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la socialisation fraternelle dans la construction des goûts musicaux d'enfants de 10-11 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scolarité dans les familles nombreuses populaires et conditions matérielles d'existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bois Géraldine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanhée Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 173, pp.26-30</w:t>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 173, pp.74-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00926181v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00926153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La socialisation culturelle au sein de la famille : le rôle des frères et sœurs »</w:t>
               </w:r>
@@ -2658,280 +2671,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarité dans les familles nombreuses populaires et conditions matérielles d'existence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le corps prescrit. Sport et travail de l'apparence dans la presse pour filles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanhée Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 173, pp.74-82</w:t>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00926153v1</w:t>
+                <w:t xml:space="preserve">halshs-00977094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps prescrit. Sport et travail de l'apparence dans la presse pour filles</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">La socialisation des filles au travail de l'apparence : une socialisation plurielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 160, pp.30-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2941,1212 +2833,1212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexualité et classes sociales. Quelques remarques du point de vue de la sociologie de la socialisation</w:t>
+                <w:t xml:space="preserve">Entre travail et famille : quel temps pour la transmission du capital culturel dans les couples de classes supérieures bi-actifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Sexualité et classes sociales. Décloisonnement thématique et enjeux méthodologiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 2, Sep 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude « Horaires atypiques. Du travail au monde privé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INED, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964280v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre travail et famille : quel temps pour la transmission du capital culturel dans les couples de classes supérieures bi-actifs ?</w:t>
+                <w:t xml:space="preserve">Sexualité et classes sociales. Quelques remarques du point de vue de la sociologie de la socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Horaires atypiques. Du travail au monde privé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INED, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude « Sexualité et classes sociales. Décloisonnement thématique et enjeux méthodologiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964271v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« The transmission of international culture in upper-middle class families during childhood »</w:t>
+                <w:t xml:space="preserve">La socialisation culturelle des jeunes enfants : entre recomposition des inégalités et maintien de la distinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Socializing Inequality. A workshop with Annette Lareau”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VBU, May 2022, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire international BECO « Bébé, Petite Enfance en COntextes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès; BECO, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975895v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialisation culturelle des jeunes enfants : entre recomposition des inégalités et maintien de la distinction</w:t>
+                <w:t xml:space="preserve">« The transmission of international culture in upper-middle class families during childhood »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire international BECO « Bébé, Petite Enfance en COntextes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès; BECO, May 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop “Socializing Inequality. A workshop with Annette Lareau”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VBU, May 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877105v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Socialisations à la sexualité, socialisation par la sexualité : quel bilan des recherches ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parcours scolaires de jeunes issus de familles nombreuses populaires : le rôle des sœurs aînées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de clôture des journées d’étude « Socialisations sexuelles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude « Des ressources chez les jeunes des classes populaires ? Territoires, genre, institutions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Perpignan, Jun 2021, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964312v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours scolaires de jeunes issus de familles nombreuses populaires : le rôle des sœurs aînées</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On ne dit pas : ‘j’ai tombé’ mais : ‘je suis tombé’. L’apprentissage de la correction linguistique dans les familles de classes moyennes et supérieures : un apprentissage &amp;quot;par osmose&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Des ressources chez les jeunes des classes populaires ? Territoires, genre, institutions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Perpignan, Jun 2021, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Interroger la transmission par osmose »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INED, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964301v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On ne dit pas : ‘j’ai tombé’ mais : ‘je suis tombé’. L’apprentissage de la correction linguistique dans les familles de classes moyennes et supérieures : un apprentissage &amp;quot;par osmose&amp;quot; ?</w:t>
+                <w:t xml:space="preserve">« Socialisations à la sexualité, socialisation par la sexualité : quel bilan des recherches ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Interroger la transmission par osmose »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INED, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence de clôture des journées d’étude « Socialisations sexuelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975907v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps professionnel, temps familial et socialisation primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Sociologie de l’articulation travail famille »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre né-e quelque part : la trame spatiale des inégalités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La tirelire et la petite souris. Constructions du rapport à l’argent et différenciations de classes au cours de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Nicaise</w:t>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socialisations enfantines et inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude « Socialisations économiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02022544v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tirelire et la petite souris. Constructions du rapport à l’argent et différenciations de classes au cours de l’enfance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etre né-e quelque part : la trame spatiale des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Denave</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marianne Woollven</w:t>
+                <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Socialisations économiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Socialisations enfantines et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975952v1</w:t>
+                <w:t xml:space="preserve">halshs-02022544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tirelire et la petite souris. Constructions du rapport à l’argent et différenciations de classes au cours de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CMW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon 2, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vêtements, soins et alimentation : l'inscription corporelle des inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Socialisations enfantines et inégalités »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfances de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès de l’Association Française de Sociologie (AFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre l’argent. Constructions du rapport à l’argent et différenciations de classes au cours de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Socialisations enfantines et inégalités »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A body to shape, a body to express himself: children's participation in sports and the construction of class habitus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4175,168 +4067,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of the International Sociology of Sport Association (ISSA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISSA, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction sociale du goût pour des activités sportives masculines chez de jeunes garçons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennesson Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Ecole, loisirs, sports, culture : la fabrique des garçons "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00960685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps enfantin entre socialisation de genre et socialisation de classe. Le cas des familles de classes moyennes et supérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4352,73 +4244,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès des Études de genre en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les jeunes issus de familles nombreuses envisagent de devenir parents : l'influence de la socialisation primaire sur le nombre d'enfants souhaité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4473,73 +4365,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international " Devenir parent(s) : les conditions sociales et politiques de la naissance ", Université de Picardie, CURAPP-ESS (UMR 6054)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00963995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primes socialisations et rapports au corps : différences de sexe, différences de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4568,168 +4460,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle "Penser les primes socialisations enfantines : regards croisés" IFE / ENS de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00963978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se conformer aux attendus scolaires : des difficultés plus grandes pour les familles nombreuses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bois Géraldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanhée Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque de l'Association Française de Sociologie, réseau thématique Sociologie de l'éducation et de la formation, réseau thématique Jeunesse, âges de la vie, générations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiller, nourrir, soigner son enfant : la fabrication de corps de classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4758,73 +4650,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude " Enfance, corps et genre ", PRISSM-SOI et LISST-CA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00963983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours scolaires et socialisation de genre : frères et sœurs au sein des familles nombreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4879,73 +4771,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international " Frères et sœurs du Moyen-Age à nos jours ", FRAMESPA &amp; CERHIO, Université Toulouse Le Mirail.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00963998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La scolarité dans les familles nombreuses populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5000,464 +4892,464 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Le destin social des fratries", organisé par la CAF, l'Université Paris-Descartes et le CERLIS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00963991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes, les hommes et le travail de l'apparence : un bilan des enquêtes quantitatives</w:t>
+                <w:t xml:space="preserve">Devenir fille, devenir garçon : une construction sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication à la Journée d'étude Injonctions et stéréotypes. Ces messages qui font genre, Atelier " Apparence et identité sexuelle "</w:t>
+              <w:t xml:space="preserve">Conférence plénière Journée d'étude Injonctions et stéréotypes. Ces messages qui font genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00976455v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir fille, devenir garçon : une construction sociale</w:t>
+                <w:t xml:space="preserve">Les femmes, les hommes et le travail de l'apparence : un bilan des enquêtes quantitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence plénière Journée d'étude Injonctions et stéréotypes. Ces messages qui font genre</w:t>
+              <w:t xml:space="preserve">communication à la Journée d'étude Injonctions et stéréotypes. Ces messages qui font genre, Atelier " Apparence et identité sexuelle "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00976454v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations de la pratique sportive féminine dans une revue pour enfants, Julie</w:t>
+                <w:t xml:space="preserve">La socialisation sportive des enfants au sein de la famille: pratiques et discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication au 5ème congrès de la Société de Sociologie du Sport de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">communication à la Journée d'étude "Enfance, genre et pratiques culturelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00976466v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations du corps féminin dans la presse pour enfants</w:t>
+                <w:t xml:space="preserve">Les représentations de la pratique sportive féminine dans une revue pour enfants, Julie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication aux Journées d'études Filles intrépides et garçons tendres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">communication au 5ème congrès de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00976459v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialisation sportive des enfants au sein de la famille: pratiques et discours</w:t>
+                <w:t xml:space="preserve">Les représentations du corps féminin dans la presse pour enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication à la Journée d'étude "Enfance, genre et pratiques culturelles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">communication aux Journées d'études Filles intrépides et garçons tendres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00976475v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lahire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5465,428 +5357,428 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Seuil. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La découverte, 2017, 9782707187864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps de filles, corps de garçons : une construction sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Dispute, pp.244, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00606624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habillement pendant l’enfance : des distinctions de classe précoces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les habits du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-62, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enfances cosmopolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris Cité. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières classes. Comment la reproduction sociale joue avant 6 ans.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-111, 2025, 978-2488244015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des corps de classe ? Stratégies éducatives familiales et inscription corporelle des inégalités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5895,1271 +5787,1159 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Dupuy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socialisation familiale des jeunes enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Érès, pp.63-74, 2021, Enfances, parentalités et institutions, 9782749270265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.dupuy.2021.01.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi interviewer des enfants dans une enquête sur la socialisation primaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le corps des inégalités : vêtements, santé et alimentation, in B. Lahire, Enfances de classe. De l'inégalité parmi les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La différenciation sociale des enfants. Enquêter "sur" et "dans" les familles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUV, pp.110-124, 2019</w:t>
+              <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974395v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02388947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps des inégalités : vêtements, santé et alimentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Habiter quelque part : la trame spatiale des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nicaise</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l’inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Seuil, pp.1137-1158, 2019, 978-2-02-141960-3</w:t>
+              <w:t xml:space="preserve">, Le Seuil, pp.933-952, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974049v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis ou la difficile conversion des ressources économiques en capital scolaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Laillier</w:t>
+                <w:t xml:space="preserve">Habiter quelque part : la trame spatiale des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances de classe. De l’inégalité parmi les enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, pp.792-834, 2019</w:t>
+              <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.933-952, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974142v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02302741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter quelque part : la trame spatiale des inégalités</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bertrand</w:t>
+                <w:t xml:space="preserve">Mathis ou la difficile conversion des ressources économiques en capital scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Laillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l’inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Seuil, pp.933-952, 2019, 978-2-02-141960-3</w:t>
+              <w:t xml:space="preserve">, Seuil, pp.792-834, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974164v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter quelque part : la trame spatiale des inégalités</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi interviewer des enfants dans une enquête sur la socialisation primaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Bernard Lahire. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Séverine Depoilly; Séverine Kakpo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Seuil, pp.933-952, 2019, 978-2-02-141960-3</w:t>
+              <w:t xml:space="preserve">La différenciation sociale des enfants. Enquêter "sur" et "dans" les familles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUV, pp.110-124, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02302741v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps des inégalités : vêtements, santé et alimentation, in B. Lahire, Enfances de classe. De l'inégalité parmi les enfants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre l'argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giraud Frédérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Nicaise</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Lahire. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, Le Seuil, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02388947v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02410583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre l'argent</w:t>
+                <w:t xml:space="preserve">Ilyes : la vie fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Seuil, 2019, 978-2-02-141960-3</w:t>
+              <w:t xml:space="preserve">Enfances de classe. De l’inégalité parmi les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.231-272, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02410583v1</w:t>
+                <w:t xml:space="preserve">hal-02974175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyes : la vie fragile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Familles nombreuses, scolarités malheureuses ? Les grandes fratries comme obstacle ou comme ressource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bernard Lahire. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvia Faure; Daniel Thin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances de classe. De l’inégalité parmi les enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, pp.231-272, 2019</w:t>
+              <w:t xml:space="preserve">S’en sortir malgré tout. Parcours en classes populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Dispute, pp.71-87, 2019, 978-2-84303-148-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974175v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familles nombreuses, scolarités malheureuses ? Les grandes fratries comme obstacle ou comme ressource</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Bois</w:t>
+                <w:t xml:space="preserve">Mathis : la difficile conversion du capital dans la bourgeoisie entrepreneuriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Laillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S’en sortir malgré tout. Parcours en classes populaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Dispute, pp.71-87, 2019, 978-2-84303-148-9</w:t>
+              <w:t xml:space="preserve">Enfances de classes. De l’inégalité parmi les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974238v1</w:t>
+                <w:t xml:space="preserve">hal-03993306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis : la difficile conversion du capital dans la bourgeoisie entrepreneuriale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibault : grandir à la ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Lahire. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances de classes. De l’inégalité parmi les enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Enfances de classe. De l’inégalité parmi les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.273-412, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993306v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault : grandir à la ferme</w:t>
+                <w:t xml:space="preserve">Incorporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bernard Lahire. </w:t>
+              <w:t xml:space="preserve">Juliette Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances de classe. De l’inégalité parmi les enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, pp.273-412, 2019</w:t>
+              <w:t xml:space="preserve">Encyclopédie critique du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.321-330, 2016, Hors collection Sciences Humaines, 9782707190482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974172v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir &amp;quot;garçon manqué&amp;quot;. La résistance aux normes imposées aux filles en matière d'embellissement du corps pendant l'enfance. Une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mardon, Aurélia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corps à l'épreuve du genre : entre normes et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.37-48, 2010, Epistémologie du corps</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7169,215 +6949,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’ouvrage Enfances de classe. Mairie de Clermont-Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’ouvrage Enfances de classe, Joyeuse, Mois de la créativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’ouvrage Enfances de classe, Clermont-Ferrand, Librairie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7387,51 +7167,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction des rapports au corps et au sport des filles et des garçons et modes de socialisation familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7457,332 +7237,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport ANR Prescription des normes, socialisation corporelle des enfants et construction du genre, Tome 4, SOI-CAS/ANR Enfance, 2009-2013, ANR. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01100086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours scolaires des enfants de familles nombreuses : l'analyse des processus de socialisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Bois</w:t>
+                <w:t xml:space="preserve">La socialisation fraternelle. Le rôle des frères et des soeurs dans les pratiques de loisirs d'enfants de 10 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport pour la Caisse Nationale des Allocations Familiales. 2012</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-00683439v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialisation fraternelle. Le rôle des frères et des soeurs dans les pratiques de loisirs d'enfants de 10 à 11 ans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaële Henri-Panabière</w:t>
+                <w:t xml:space="preserve">Les parcours scolaires des enfants de familles nombreuses : l'analyse des processus de socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denise Morin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Revue française de pédagogie. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport pour la Caisse Nationale des Allocations Familiales. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-00602402v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00683439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours scolaires des enfants de familles nombreuses : l’analyse des processus de socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bois Géraldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7807,169 +7587,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Caisse nationale d'allocations familiales CNAF; Direction des statistiques, des études et de la recherche, Pôle Recherche &amp; Prospective. 2012, pp.294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02904546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation fraternelle. Le rôle des frères et sœurs dans les pratiques de loisirs d'enfants de 10 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morin Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morin Denise</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vanhée Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7979,105 +7759,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisations primaires. Construction du genre et différenciations de classe au cours de l'enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociology. École des hautes études en sciences sociales (EHESS), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05262332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8224,51 +8004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pcf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341928v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Mainsant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.249.0004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323499v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.249.0038" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.072.0009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971478v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tralongo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kakpo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.4144" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061784ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13573322.2017.1361397" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.215.0072" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2014.11.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253600v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois G&#233;raldine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1031125ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02891622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.027.0005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.027.0041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157948v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zol&#233;sio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Morin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097991v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Denise" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanh&#233;e Olivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926153v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964271v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964312v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964301v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975907v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964319v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964322v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zolesio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975957v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963995v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976459v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976475v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055581v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430298v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0063" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974395v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974049v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laillier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974164v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302741v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974175v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabi&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993306v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166160v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977150v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976343v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976355v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100086v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05262332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pcf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323499v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.249.0038" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341928v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Mainsant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.249.0004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.072.0009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971478v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tralongo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kakpo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.4144" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061784ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13573322.2017.1361397" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.215.0072" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253600v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois G&#233;raldine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1031125ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2014.11.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.027.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.027.0041" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zol&#233;sio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0043" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926167v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Denise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanh&#233;e Olivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877105v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964301v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975907v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964312v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964319v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975952v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zolesio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177404v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180858v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963983v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976475v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976459v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055581v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138600v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0063" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974164v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302741v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laillier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974175v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974172v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166160v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977150v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976343v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976355v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100086v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977015v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05262332v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>