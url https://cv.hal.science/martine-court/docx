--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1092,382 +1092,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01589290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socialisations masculines, de l’enfance à l’âge adulte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bertrand</w:t>
+                <w:t xml:space="preserve">When first-generation students succeed at university: On the link between social class, academic performance, and performance-avoidance goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vinciane Zabban</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contemporary Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41, pp.25 - 36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cedpsych.2014.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01253600v1</w:t>
+                <w:t xml:space="preserve">hal-01859639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les jeunes issus de familles nombreuses envisagent de devenir parents : l’influence de la socialisation primaire sur le nombre d’enfants souhaités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bois Géraldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22, pp.206-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1031125ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01589313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When first-generation students succeed at university: On the link between social class, academic performance, and performance-avoidance goals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annique Smeding</w:t>
+                <w:t xml:space="preserve">Socialisations masculines, de l’enfance à l’âge adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Darnon</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Educational Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (27), pp.5-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859639v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01253600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Socialisations masculines, de l’enfance à l’âge adulte</w:t>
               </w:r>
@@ -1492,51 +1492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, N° 27 (2), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1609,51 +1609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennesson Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1984,164 +1984,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fratrie comme ressource</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fratrie et la construction des goûts musicaux à 10-11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Bertrand</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 111, pp.5-15</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 173, pp.26-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00926167v1</w:t>
+                <w:t xml:space="preserve">hal-00931295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’orientation scolaire et professionnelle des filles : des « choix de compromis » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2196,221 +2196,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (184), pp.29-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01097991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fratrie et la construction des goûts musicaux à 10-11 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fratrie comme ressource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Faure</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 173, pp.26-30</w:t>
+              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931295v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00926167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la socialisation fraternelle dans la construction des goûts musicaux d'enfants de 10-11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2468,230 +2468,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00926181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarité dans les familles nombreuses populaires et conditions matérielles d'existence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bois Géraldine</w:t>
+                <w:t xml:space="preserve">« La socialisation culturelle au sein de la famille : le rôle des frères et sœurs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanhée Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 173, pp.74-82</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°179, p. 5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00926153v1</w:t>
+                <w:t xml:space="preserve">hal-01451265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La socialisation culturelle au sein de la famille : le rôle des frères et sœurs »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scolarité dans les familles nombreuses populaires et conditions matérielles d'existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bois Géraldine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Court</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanhée Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, n°179, p. 5-16</w:t>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 173, pp.74-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451265v1</w:t>
+                <w:t xml:space="preserve">halshs-00926153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps prescrit. Sport et travail de l'apparence dans la presse pour filles</w:t>
               </w:r>
@@ -2841,165 +2841,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre travail et famille : quel temps pour la transmission du capital culturel dans les couples de classes supérieures bi-actifs ?</w:t>
+                <w:t xml:space="preserve">Sexualité et classes sociales. Quelques remarques du point de vue de la sociologie de la socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Horaires atypiques. Du travail au monde privé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INED, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude « Sexualité et classes sociales. Décloisonnement thématique et enjeux méthodologiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964271v1</w:t>
+                <w:t xml:space="preserve">hal-04964280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexualité et classes sociales. Quelques remarques du point de vue de la sociologie de la socialisation</w:t>
+                <w:t xml:space="preserve">Entre travail et famille : quel temps pour la transmission du capital culturel dans les couples de classes supérieures bi-actifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Sexualité et classes sociales. Décloisonnement thématique et enjeux méthodologiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 2, Sep 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude « Horaires atypiques. Du travail au monde privé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INED, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964280v1</w:t>
+                <w:t xml:space="preserve">hal-04964271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation culturelle des jeunes enfants : entre recomposition des inégalités et maintien de la distinction</w:t>
               </w:r>
@@ -3117,273 +3117,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours scolaires de jeunes issus de familles nombreuses populaires : le rôle des sœurs aînées</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Socialisations à la sexualité, socialisation par la sexualité : quel bilan des recherches ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Des ressources chez les jeunes des classes populaires ? Territoires, genre, institutions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Perpignan, Jun 2021, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Conférence de clôture des journées d’étude « Socialisations sexuelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964301v1</w:t>
+                <w:t xml:space="preserve">hal-04964312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On ne dit pas : ‘j’ai tombé’ mais : ‘je suis tombé’. L’apprentissage de la correction linguistique dans les familles de classes moyennes et supérieures : un apprentissage &amp;quot;par osmose&amp;quot; ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parcours scolaires de jeunes issus de familles nombreuses populaires : le rôle des sœurs aînées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Interroger la transmission par osmose »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INED, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude « Des ressources chez les jeunes des classes populaires ? Territoires, genre, institutions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Perpignan, Jun 2021, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975907v1</w:t>
+                <w:t xml:space="preserve">hal-04964301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Socialisations à la sexualité, socialisation par la sexualité : quel bilan des recherches ?</w:t>
+                <w:t xml:space="preserve">On ne dit pas : ‘j’ai tombé’ mais : ‘je suis tombé’. L’apprentissage de la correction linguistique dans les familles de classes moyennes et supérieures : un apprentissage &amp;quot;par osmose&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de clôture des journées d’étude « Socialisations sexuelles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Interroger la transmission par osmose »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INED, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964312v1</w:t>
+                <w:t xml:space="preserve">hal-04975907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps professionnel, temps familial et socialisation primaire</w:t>
               </w:r>
@@ -3432,243 +3432,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tirelire et la petite souris. Constructions du rapport à l’argent et différenciations de classes au cours de l’enfance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etre né-e quelque part : la trame spatiale des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Giraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Woollven</w:t>
+                <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Socialisations économiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Socialisations enfantines et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975952v1</w:t>
+                <w:t xml:space="preserve">halshs-02022544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre né-e quelque part : la trame spatiale des inégalités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">La tirelire et la petite souris. Constructions du rapport à l’argent et différenciations de classes au cours de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Nicaise</w:t>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socialisations enfantines et inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude « Socialisations économiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02022544v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tirelire et la petite souris. Constructions du rapport à l’argent et différenciations de classes au cours de l’enfance</w:t>
               </w:r>
@@ -3723,51 +3723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vêtements, soins et alimentation : l'inscription corporelle des inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3913,77 +3913,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre l’argent. Constructions du rapport à l’argent et différenciations de classes au cours de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Denave</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Socialisations enfantines et inégalités »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4496,51 +4496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se conformer aux attendus scolaires : des difficultés plus grandes pour les familles nombreuses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bois Géraldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4922,234 +4922,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00963991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir fille, devenir garçon : une construction sociale</w:t>
+                <w:t xml:space="preserve">Les femmes, les hommes et le travail de l'apparence : un bilan des enquêtes quantitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence plénière Journée d'étude Injonctions et stéréotypes. Ces messages qui font genre</w:t>
+              <w:t xml:space="preserve">communication à la Journée d'étude Injonctions et stéréotypes. Ces messages qui font genre, Atelier " Apparence et identité sexuelle "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00976454v1</w:t>
+                <w:t xml:space="preserve">halshs-00976455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes, les hommes et le travail de l'apparence : un bilan des enquêtes quantitatives</w:t>
+                <w:t xml:space="preserve">Devenir fille, devenir garçon : une construction sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication à la Journée d'étude Injonctions et stéréotypes. Ces messages qui font genre, Atelier " Apparence et identité sexuelle "</w:t>
+              <w:t xml:space="preserve">Conférence plénière Journée d'étude Injonctions et stéréotypes. Ces messages qui font genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00976455v1</w:t>
+                <w:t xml:space="preserve">halshs-00976454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialisation sportive des enfants au sein de la famille: pratiques et discours</w:t>
+                <w:t xml:space="preserve">Les représentations du corps féminin dans la presse pour enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication à la Journée d'étude "Enfance, genre et pratiques culturelles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">communication aux Journées d'études Filles intrépides et garçons tendres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00976475v1</w:t>
+                <w:t xml:space="preserve">halshs-00976459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de la pratique sportive féminine dans une revue pour enfants, Julie</w:t>
               </w:r>
@@ -5198,364 +5198,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations du corps féminin dans la presse pour enfants</w:t>
+                <w:t xml:space="preserve">La socialisation sportive des enfants au sein de la famille: pratiques et discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication aux Journées d'études Filles intrépides et garçons tendres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">communication à la Journée d'étude "Enfance, genre et pratiques culturelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00976459v1</w:t>
+                <w:t xml:space="preserve">halshs-00976475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premières classes. Comment la reproduction sociale joue avant six ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lahire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Denave</w:t>
+                <w:t xml:space="preserve">Charlotte Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le Seuil. 2019</w:t>
+              <w:t xml:space="preserve">Giraud Frédérique, Henri-Panabière Gaële (dir.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Paris Cité éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 172 p., 2025, Collection Démêlés, 978-2-488244-01-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900740v1</w:t>
+                <w:t xml:space="preserve">hal-05619108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociologie des enfants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lahire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">La découverte, 2017, 9782707187864</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Seuil. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055581v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sociologie des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La découverte, 2017, 9782707187864</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corps de filles, corps de garçons : une construction sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Dispute, pp.244, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00606624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5565,220 +5696,220 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habillement pendant l’enfance : des distinctions de classe précoces</w:t>
+                <w:t xml:space="preserve">Des enfances cosmopolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris Cité. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les habits du social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.47-62, 2025</w:t>
+              <w:t xml:space="preserve">Premières classes. Comment la reproduction sociale joue avant 6 ans.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-111, 2025, 978-2488244015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138600v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des enfances cosmopolites</w:t>
+                <w:t xml:space="preserve">L’habillement pendant l’enfance : des distinctions de classe précoces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières classes. Comment la reproduction sociale joue avant 6 ans.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.87-111, 2025, 978-2488244015</w:t>
+              <w:t xml:space="preserve">Les habits du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-62, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271705v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des corps de classe ? Stratégies éducatives familiales et inscription corporelle des inégalités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5787,769 +5918,769 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Dupuy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socialisation familiale des jeunes enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Érès, pp.63-74, 2021, Enfances, parentalités et institutions, 9782749270265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.dupuy.2021.01.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps des inégalités : vêtements, santé et alimentation, in B. Lahire, Enfances de classe. De l'inégalité parmi les enfants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Mennesson</w:t>
+                <w:t xml:space="preserve">Mathis ou la difficile conversion des ressources économiques en capital scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Laillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Lahire. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Enfances de classe. De l’inégalité parmi les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.792-834, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02388947v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter quelque part : la trame spatiale des inégalités</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi interviewer des enfants dans une enquête sur la socialisation primaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Bernard Lahire. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Séverine Depoilly; Séverine Kakpo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances de classe. De l’inégalité parmi les enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Seuil, pp.933-952, 2019, 978-2-02-141960-3</w:t>
+              <w:t xml:space="preserve">La différenciation sociale des enfants. Enquêter "sur" et "dans" les familles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUV, pp.110-124, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974164v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter quelque part : la trame spatiale des inégalités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habiter quelque part : la trame spatiale des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
+              <w:t xml:space="preserve">Enfances de classe. De l’inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, pp.933-952, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02302741v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis ou la difficile conversion des ressources économiques en capital scolaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Laillier</w:t>
+                <w:t xml:space="preserve">Habiter quelque part : la trame spatiale des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances de classe. De l’inégalité parmi les enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, pp.792-834, 2019</w:t>
+              <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.933-952, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974142v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02302741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi interviewer des enfants dans une enquête sur la socialisation primaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le corps des inégalités : vêtements, santé et alimentation, in B. Lahire, Enfances de classe. De l'inégalité parmi les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La différenciation sociale des enfants. Enquêter "sur" et "dans" les familles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUV, pp.110-124, 2019</w:t>
+              <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974395v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02388947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre l'argent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giraud Frédérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02410583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes : la vie fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l’inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.231-272, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familles nombreuses, scolarités malheureuses ? Les grandes fratries comme obstacle ou comme ressource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6594,73 +6725,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvia Faure; Daniel Thin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S’en sortir malgré tout. Parcours en classes populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, pp.71-87, 2019, 978-2-84303-148-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis : la difficile conversion du capital dans la bourgeoisie entrepreneuriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Laillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6676,270 +6807,270 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classes. De l’inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault : grandir à la ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l’inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.273-412, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juliette Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie critique du genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.321-330, 2016, Hors collection Sciences Humaines, 9782707190482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir &amp;quot;garçon manqué&amp;quot;. La résistance aux normes imposées aux filles en matière d'embellissement du corps pendant l'enfance. Une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mardon, Aurélia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corps à l'épreuve du genre : entre normes et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.37-48, 2010, Epistémologie du corps</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6949,215 +7080,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’ouvrage Enfances de classe. Mairie de Clermont-Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’ouvrage Enfances de classe, Joyeuse, Mois de la créativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’ouvrage Enfances de classe, Clermont-Ferrand, Librairie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7167,51 +7298,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction des rapports au corps et au sport des filles et des garçons et modes de socialisation familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7237,332 +7368,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport ANR Prescription des normes, socialisation corporelle des enfants et construction du genre, Tome 4, SOI-CAS/ANR Enfance, 2009-2013, ANR. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01100086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialisation fraternelle. Le rôle des frères et des soeurs dans les pratiques de loisirs d'enfants de 10 à 11 ans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaële Henri-Panabière</w:t>
+                <w:t xml:space="preserve">Les parcours scolaires des enfants de familles nombreuses : l'analyse des processus de socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denise Morin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Revue française de pédagogie. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport pour la Caisse Nationale des Allocations Familiales. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-00602402v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00683439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours scolaires des enfants de familles nombreuses : l'analyse des processus de socialisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Bois</w:t>
+                <w:t xml:space="preserve">La socialisation fraternelle. Le rôle des frères et des soeurs dans les pratiques de loisirs d'enfants de 10 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport pour la Caisse Nationale des Allocations Familiales. 2012</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-00683439v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours scolaires des enfants de familles nombreuses : l’analyse des processus de socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bois Géraldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7587,100 +7718,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Caisse nationale d'allocations familiales CNAF; Direction des statistiques, des études et de la recherche, Pôle Recherche &amp; Prospective. 2012, pp.294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02904546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation fraternelle. Le rôle des frères et sœurs dans les pratiques de loisirs d'enfants de 10 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7705,51 +7836,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vanhée Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7759,105 +7890,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisations primaires. Construction du genre et différenciations de classe au cours de l'enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociology. École des hautes études en sciences sociales (EHESS), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05262332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8004,51 +8135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pcf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323499v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.249.0038" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341928v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Mainsant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.249.0004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.072.0009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971478v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tralongo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kakpo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.4144" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061784ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13573322.2017.1361397" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.215.0072" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253600v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois G&#233;raldine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1031125ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2014.11.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.027.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.027.0041" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zol&#233;sio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0043" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926167v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Denise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanh&#233;e Olivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877105v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964301v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975907v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964312v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964319v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975952v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zolesio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177404v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180858v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963983v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976475v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976459v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055581v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138600v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0063" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974164v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302741v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laillier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974175v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974172v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166160v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977150v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976343v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976355v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100086v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977015v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05262332v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pcf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323499v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.249.0038" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341928v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Mainsant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.249.0004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.072.0009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971478v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tralongo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kakpo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.4144" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061784ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13573322.2017.1361397" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.215.0072" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2014.11.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois G&#233;raldine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1031125ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.027.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.027.0041" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zol&#233;sio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0043" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931295v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Morin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926167v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Denise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanh&#233;e Olivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877105v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964312v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975907v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964319v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975952v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zolesio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177404v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180858v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963983v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976455v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976454v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976475v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.u-pariscite.fr/premieres_classes/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138600v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430298v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0063" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laillier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410583v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974175v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974238v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabi&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993306v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974172v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166160v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976343v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976355v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976360v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100086v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683439v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602402v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977015v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05262332v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>