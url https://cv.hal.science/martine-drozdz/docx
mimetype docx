--- v0 (2026-03-28)
+++ v1 (2026-05-07)
@@ -66,2219 +66,2401 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire territoire autrement : pratiques artistiques et relations rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leporini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Drozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onda Office National de la Diffusion Artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mille Plateaux urbains. À propos de la Métropolisation en question. http://journals.openedition.org/gc/9151</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Drozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contester les projets olympiques en ­­Seine-­­Saint-Denis.Une coproduction des connaissances face à ­­l’urbanisme événementiel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Kontos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Urvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, N° 40 (3), pp.143-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parti.040.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaleur urbaine : un futur déjà là ? Imaginaires et pratiques d’une transition in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rutherford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.87-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de l'urbanisation contemporaine : les grands récits à l'épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Quoi de neuf en géographie urbaine, 83 (2), pp.12-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lig.902.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02266230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'enfouir. Cartographie, imaginaires et ménagement des espaces en volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 107, pp.5-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gc.8865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de l'exploration culturelle des hauteurs urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Imaginaires de la vi(ll)e verticale, 102, pp.5-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gc.5175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évolutions de la participation citoyenne dans les décisions territoriales au Royaume-Uni</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">High-Rise Urbanism in Contemporary Europe - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour mémoire.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, High-Rise Urbanism in Contemporary Europe, 43 (469-480), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2148/benv.43.4.469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692772v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Rise Urbanism in Contemporary Europe - Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les évolutions de la participation citoyenne dans les décisions territoriales au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Built Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour mémoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, hors-série n°2, pp.40-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692603v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux frontières de la démocratisation urbaine. Conflits et urbanisme participatif à Londres.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The space of discourse. Media and planning conflicts in London</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lig.804.0030⟩</w:t>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.453.0232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482801v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The space of discourse. Media and planning conflicts in London</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La métropolisation contre la métropole ? Réflexion sur la gouvernance « stratégique » du Grand Londres à partir du cas des zones d’opportunité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482804v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métropolisation contre la métropole ? Réflexion sur la gouvernance « stratégique » du Grand Londres à partir du cas des zones d’opportunité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Aux frontières de la démocratisation urbaine. Conflits et urbanisme participatif à Londres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.804.0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482824v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial inequalities, &amp;quot; neoliberal &amp;quot; urban policy and the geography of injustice in London</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Spatial inequalities, &amp;quot;neoliberal&amp;quot; urban policies and the geography of injustice in London</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, City, neoliberalisation and justice, 6, http://www.jssj.org/article/inegalites-spatiales-politiques-urbaines-neoliberales-et-geographies-de-linjustice-a-londres/</w:t>
+              <w:t xml:space="preserve">, 2014, Urbanisme néoliberal et justice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01512554v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01232566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités spatiales, politiques urbaines « néolibérales » et géographies de l'injustice à Londres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Ville, néolibéralisation et justice, 6, http://www.jssj.org/article/inegalites-spatiales-politiques-urbaines-neoliberales-et-geographies-de-linjustice-a-londres/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01512555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial inequalities, &amp;quot;neoliberal&amp;quot; urban policies and the geography of injustice in London</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Spatial inequalities, &amp;quot; neoliberal &amp;quot; urban policy and the geography of injustice in London</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Urbanisme néoliberal et justice</w:t>
+              <w:t xml:space="preserve">, 2014, City, neoliberalisation and justice, 6, http://www.jssj.org/article/inegalites-spatiales-politiques-urbaines-neoliberales-et-geographies-de-linjustice-a-londres/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01232566v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance alimentaire des territoires urbains en Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 217, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pour.217.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01236261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regeneration and its discontents in London 1998-2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pamphleteer, The realities of regeneration in London</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01233768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Ouest égyptien, une périphérie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01221813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités de la géographie critique : retour sur la dernière conférence internationale de géographie critique (Francfort/Berlin, 16-20 août 2011)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Will local government reform in London involve or abandon its citizens?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01234947v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01234932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will local government reform in London involve or abandon its citizens?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Actualités de la géographie critique : retour sur la dernière conférence internationale de géographie critique (Francfort/Berlin, 16-20 août 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gintrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.1014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01234932v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01234947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marges convoitées : lecture paysagère et géographique de l'extension du quartier d'affaires de la City à Londres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11, pp.89-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osb.1211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01233596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géopolitique locale-globale aux marges de la City de Londres : conflits autour des projets de renouvellement urbain de Bishopsgate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 137, pp.119-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00666488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Libye et Soudan : la fermeture d'une piste transsaharienne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Khartoum, à la charnière des réseaux commerçants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre de l'OUCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6/7, pp.43-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00666494v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khartoum, à la charnière des réseaux commerçants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Entre Libye et Soudan : la fermeture d'une piste transsaharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre de l'OUCC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (36), pp.63-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.036.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00666490v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour en finir our en finir avec le petit Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cremaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Drozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archicity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.388, 2024, 9791090726093</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour en finir avec le petit Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cremaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">archicity, 2024, 9791090726093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04853765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financement de l'aménagement. Acteurs. Innovations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Souami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Llorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-281-13542-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04455923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2288,227 +2470,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et paysages de la métropole. Temps de discussion 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Blatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2024.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le désenchantement urbain ? Planification métropolitaine et mobilisations habitantes à Londres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2021.0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2518,793 +2700,1623 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire une place à la diversité. Minorités et urbanisme à Londres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner la diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maps and Protest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Densification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Encyclopedia of Human Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-271-12427-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432374v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Maps and Protest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Encyclopedia of Human Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.367-378, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-102295-5.10575-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110738v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoquartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.319-322, 2020, 978-2-271-12427-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is global urbanism in crisis? The case of London</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://en.institutparisregion.fr/know-how/urban-planning/cities-change-the-world/is-global-urbanism-in-crisis-the-case-of-london.html. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities change the world. Cahiers de l'Institut Paris-Région</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 176, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures et crise d'un urbanisme globalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de l'Institut Paris Région. Les Villes changent le Monde.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 176, pp.157-161, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une montée en généralité sous contrôle. Mobilisations sociales et rapports au lieu dans les projets de régénération à Londres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville est à nous. Mobilisations et aménagement des espaces urbains depuis le Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Sorbonne, 2018, 979-10-351-0056-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aménagement urbain, une nouvelle étape de la diversification d'actifs ? Les investisseurs dans les projets du Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Llorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Drozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ignacio Vila Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marges convoitées : lecture paysagère et géographique de l'extension du quartier d'affaires de la City à Londres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Drozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Re-understanding CBD: a landscape perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Drozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00710644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des terroirs mobiles aux places marchandes : la requalification des territoires sahariens égyptiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Drozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00610605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modalités de financement et les investisseurs en projets urbains dans le Grand Paris : de l’immobilier à l’aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Souami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Llorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Drozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du LabEx Futurs Urbains (Groupe de travail : Production urbaine et marchés – PoUM) et de la Chaire Aménager le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The archipelago of value: space, expertise and the politics of land value capture in contemporary Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Drozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the American Association of Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Seattle, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transnational speculations on urban land: sites and negotiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozan Karaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guironnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Drozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilknur Kursunlugil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Moaty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Association of Geographers (AAG) Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Geographers (AAG), Apr 2019, Washington DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The skyline research projects : first findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Drozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RGS-IBG Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innover dans l'aménagement des espaces métropolitains : le cas des &amp;quot;zones d'opportunités&amp;quot; londoniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Drozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Futurs Urbains : enjeux interdisciplinaires émergents pour comprendre, projeter et fabriquer la ville de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01369875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’investissement public local face au resserrement de la contrainte budgétaire : une approche par la diversité des configurations budgétaires du blocal local (2010-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Halbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Adisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lasserre-Bigorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Navarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caisse des dépôts - Institut pour la recherche et Banque des territoires. 2021, pp.389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05286034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’investissement public local face au resserrement de la contrainte budgétaire : une approche par la diversité des configurations budgétaires du bloc local (2010-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Adisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Halbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lasserre-Bigorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Navarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Banque des territoires et Instituts pour la recherche de la Caisse des Dépôts. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3314,1694 +4326,770 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les investisseurs dans les projets du Grand Paris. L’aménagement urbain comme nouvelle étape de diversification d’actifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Llorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vila Vázquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition « Le Grand Paris, chemin faisant »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333721v1</w:t>
-              </w:r>
-[...828 lines deleted...]
-                <w:t xml:space="preserve">halshs-01369875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villes à l’ère de la financiarisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Introduction du dossier « Les villes à l’ère de la financiarisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Halbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, https://metropolitiques.eu/Les-villes-a-l-ere-de-la-financiarisation.html, 2020, Métropolitiques</w:t>
+              <w:t xml:space="preserve">, pp.En ligne, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511592v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du dossier « Les villes à l’ère de la financiarisation »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les villes à l’ère de la financiarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Halbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.En ligne, 2020</w:t>
+              <w:t xml:space="preserve">, https://metropolitiques.eu/Les-villes-a-l-ere-de-la-financiarisation.html, 2020, Métropolitiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110849v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dessous de l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gc.8847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaires de la vi(ll)e en hauteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Appert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 102, pp.167, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gc.5162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-rise Urbanism in Contemporary Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United Kingdom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Built Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43 (4), pp.458-656, 2017, 0263-7960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692549v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-02484049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regeneration b(d)oom. Territoires et politique de la régénération urbaine par projet à Londres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Lyon, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02961504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5148,51 +5236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Kontos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urvoy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.040.0143" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05209119v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rutherford" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.902.0012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.8865" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.5175" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.43.4.469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482801v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.804.0030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482804v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.453.0232" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482824v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.217.0026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221813v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234947v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234932v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1211" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.036.0063" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04820292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cremaschi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archicity.fr/edition-pour-en-finir-avec-le-petit-paris/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Blatt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04858368v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432374v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102295-5.10575-X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110738v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lasserre-Bigorry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03183965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333721v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vila V&#225;zquez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110780v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Vila V&#225;zquez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610605v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518489v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Karaman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guironnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilknur Kursunlugil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moaty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369875v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110849v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.8847" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.5162" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692549v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484049v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02961504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05585459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leporini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onda Office National de la Diffusion Artistique" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327975v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Kontos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urvoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.040.0143" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05209119v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rutherford" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.902.0012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.8865" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.5175" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692603v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.43.4.469" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.453.0232" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.804.0030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.217.0026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234932v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1211" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.036.0063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04820292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cremaschi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archicity.fr/edition-pour-en-finir-avec-le-petit-paris/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853765v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Blatt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04858368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110746v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102295-5.10575-X" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110731v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692775v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110780v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Vila V&#225;zquez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518489v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457581v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Karaman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guironnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilknur Kursunlugil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moaty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286034v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lasserre-Bigorry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03183965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vila V&#225;zquez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110849v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087942v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.8847" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692732v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.5162" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02961504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>