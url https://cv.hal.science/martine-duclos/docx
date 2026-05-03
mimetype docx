--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -100,13624 +100,13594 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of reference values of cardiorespiratory fitness and impact of interventions in patients with cirrhosis</w:t>
+                <w:t xml:space="preserve">Physical activity and exercise in cervical cancer: a state-of-the-art review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Couret</w:t>
+                <w:t xml:space="preserve">Genevieve Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Rannou</w:t>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaël Ennequin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Gastroenterology &amp; Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17474124.2026.2623009⟩</w:t>
+              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 37 (3), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10552-026-02139-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482610v1</w:t>
+                <w:t xml:space="preserve">hal-05583594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knee extension strength in patients with liver cirrhosis and the impact of interventions: systematic review and meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevention of frailty in the elderly: an expert-based evaluation of measures proposed by artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Couret</w:t>
+                <w:t xml:space="preserve">Jiao Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Rannou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S Mazeaud</w:t>
+                <w:t xml:space="preserve">Nike Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta gastro-enterologica Belgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51821/88.1.13033⟩</w:t>
+              <w:t xml:space="preserve">Geriatric Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 70, pp.104023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gerinurse.2026.104023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077412v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Digital School-Based Personalized High-Intensity Interval Training on Cardiorespiratory Fitness in French Adolescents: The METs-Up Programme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meta-analysis of reference values of cardiorespiratory fitness and impact of interventions in patients with cirrhosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Couret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Le Cunuder</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">James King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.70141⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Gastroenterology &amp; Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17474124.2026.2623009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298868v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of occupational sedentary behavior on mental health: a systematic review and meta-analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Systematic review of prognostic value of cardiorespiratory fitness in patients with cirrhosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Couret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Baker</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0328678⟩</w:t>
+              <w:t xml:space="preserve">BMC Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12876-026-04715-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05222467v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of body composition on energy metabolism in females with constitutional thinness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Duclos</w:t>
+                <w:t xml:space="preserve">Metabolic responses to energetic stimuli in female athletes using or not hormonal contraceptives during a high training load period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gryson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chanséaume Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41430-025-01598-x⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S0022-4707.25.17104-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236033v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female Exercise Metabolism: Quality Assessment of Existing Knowledge Base and Key Challenges in Study Design</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of an adapted physical activity program in Parkinson's disease: A randomized controlled study (APA-Park)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Zanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Derost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport Nutrition and Exercise Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijsnem.2024-0095⟩</w:t>
+              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.107777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2025.107777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273220v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of face-to-face and remote Tai Chi in stable axial spondyloarthritis: a pilot randomised controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perron</w:t>
+                <w:t xml:space="preserve">Appetite-Control and Eating-Behavior Traits Might Not Be Impacted by a Single Weight-Cycling Episode in Weight-Cycling Athletes: Results of the Wave Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hackney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Finlayson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00296-025-05912-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (3), pp.372-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2024-0298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552095v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des comportements sédentaires (temps assis) sur la santé. Quelle prévention ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Female Exercise Metabolism: Quality Assessment of Existing Knowledge Base and Key Challenges in Study Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Miles-Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hackney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2024.12.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sport Nutrition and Exercise Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (3), pp.255-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijsnem.2024-0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552103v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standing or Very Low-Intensity Cycling as Sedentary Breaks: Does Physical Activity Level Matter?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Influence of body composition on energy metabolism in females with constitutional thinness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duane Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jpah.2024-0236⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41430-025-01598-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019152v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The type of sport, but not sex, impacts body composition and metabolic response to a complete weight loss–weight regain episode in weight cycling athletes: results from the WAVE study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Hackney</w:t>
+                <w:t xml:space="preserve">Impact of occupational sedentary behavior on mental health: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hijrah Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Bagheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/apnm-2024-0376⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0328678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0328678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273211v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05222467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for Frailty According to Rural and Suburban Health Areas in the Context of Adapted Integrated Care for Older People Approach: The FRAGING Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of face-to-face and remote Tai Chi in stable axial spondyloarthritis: a pilot randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chambonnière</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lore Metz</w:t>
+                <w:t xml:space="preserve">Laurent Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/phn.13485⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (8), pp.178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00296-025-05912-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785581v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic responses to energetic stimuli in female athletes using or not hormonal contraceptives during a high training load period</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Knee extension strength in patients with liver cirrhosis and the impact of interventions: systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Couret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elora Fournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chanséaume Bussière</w:t>
+                <w:t xml:space="preserve">S Mazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S0022-4707.25.17104-1⟩</w:t>
+              <w:t xml:space="preserve">Acta gastro-enterologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88 (1), pp.43-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51821/88.1.13033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273206v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an adapted physical activity program in Parkinson's disease: A randomized controlled study (APA-Park)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Digital School-Based Personalized High-Intensity Interval Training on Cardiorespiratory Fitness in French Adolescents: The METs-Up Programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Cunuder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Zanchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Lambert</w:t>
+                <w:t xml:space="preserve">Daniel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Boyer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Carré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2025.107777⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (10), pp.e70141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.70141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446875v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appetite-Control and Eating-Behavior Traits Might Not Be Impacted by a Single Weight-Cycling Episode in Weight-Cycling Athletes: Results of the Wave Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les effets des comportements sédentaires (temps assis) sur la santé. Quelle prévention ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2024-0298⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209 (6), pp.869-877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2024.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273218v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher energy flux may improve short-term appetite control in adolescents with obesity: The NEXT study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standing or Very Low-Intensity Cycling as Sedentary Breaks: Does Physical Activity Level Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Guirado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Siroux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Carole Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114523001824⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (4), pp.470-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2024-0236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404046v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutional thinness might be characterized by physiologically adapted and not impaired muscle function and architecture: new results from the NUTRILEAN study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">The type of sport, but not sex, impacts body composition and metabolic response to a complete weight loss–weight regain episode in weight cycling athletes: results from the WAVE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Miles-Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Dulloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hackney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-024-05539-7⟩</w:t>
+              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/apnm-2024-0376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701381v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original salivary sex hormone data of naturally menstruating athletes and hormonal contraceptive users</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening for Frailty According to Rural and Suburban Health Areas in the Context of Adapted Integrated Care for Older People Approach: The FRAGING Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chambonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Lafitte</w:t>
+                <w:t xml:space="preserve">Marie Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Dupuit</w:t>
+                <w:t xml:space="preserve">Cassandra Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Chassard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Badier</w:t>
+                <w:t xml:space="preserve">Laurie Flory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjsem-2024-002078⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (2), pp.771-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/phn.13485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811667v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reproducible, self-reported, field-based tool for monitoring ovarian hormone status and body weight variations in female athletes: the Answ'Her questionnaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Lambert</w:t>
+                <w:t xml:space="preserve">Physical Activity, Air Pollution, and Mortality: A Systematic Review and Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hijrah Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Bagheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ukadike C Ugbolue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Pélissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chanseaume</w:t>
+                <w:t xml:space="preserve">Catherine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S0022-4707.24.15879-3⟩</w:t>
+              <w:t xml:space="preserve">Sports medicine - Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40798-025-00830-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273165v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute simulated weight gain might not increase the energy cost of walking in adolescents with obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Beraud</w:t>
+                <w:t xml:space="preserve">Post-exercise energy replacement might lead to reduced subsequent energy intake in women with constitutional thinness: Exploratory results from the NUTRILEAN project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boscaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duane Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijpo.13197⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.107203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2024.107203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353834v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effectiveness of multidisciplinary weight loss interventions is associated with initial cardiorespiratory fitness in adolescents with obesity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Constitutional thinness might be characterized by physiologically adapted and not impaired muscle function and architecture: new results from the NUTRILEAN study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duane Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijpo.13147⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-024-05539-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651538v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport participation, weight status, and physical fitness in French adolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reproducible, self-reported, field-based tool for monitoring ovarian hormone status and body weight variations in female athletes: the Answ'Her questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mercier</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chanseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00431-024-05796-w⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S0022-4707.24.15879-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720183v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Argentine tango sessions on total physical activity time in patients with chronic inflammatory rheumatism: randomized, controlled, pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Fan</w:t>
+                <w:t xml:space="preserve">Original salivary sex hormone data of naturally menstruating athletes and hormonal contraceptive users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dupuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Barlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10067-024-07009-z⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (4), pp.e002078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjsem-2024-002078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701358v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of a Gamified Intervention on Daily Steps in Real-Life Conditions: Retrospective Analysis of 4800 Individuals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute simulated weight gain might not increase the energy cost of walking in adolescents with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mazéas</w:t>
+                <w:t xml:space="preserve">J. Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Forestier</w:t>
+                <w:t xml:space="preserve">A. Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Harel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/47116⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijpo.13197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703161v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of portable pedal machines at work on lipoprotein subfraction profile in sedentary workers – the REMOVE study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah de Saint-Vincent</w:t>
+                <w:t xml:space="preserve">Sport participation, weight status, and physical fitness in French adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Cunuder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids in Health and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12944-024-02098-w⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 183 (12), pp.5213-5221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00431-024-05796-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653113v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The habitual degree of weight loss might be associated with specific fat and protein intakes during a period of weight maintenance in athletes used to weight variations: preliminary results from the WAVE study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The effectiveness of multidisciplinary weight loss interventions is associated with initial cardiorespiratory fitness in adolescents with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Allali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chanséaume Bussière</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Pouele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nutres.2024.07.009⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijpo.13147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273166v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relying on the French territorial offer of thermal spa therapies to build a care pathway for long COVID-19 patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher energy flux may improve short-term appetite control in adolescents with obesity: The NEXT study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélina Bailly</w:t>
+                <w:t xml:space="preserve">Julie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rea Bingula</w:t>
+                <w:t xml:space="preserve">Céline Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (4), pp.e0302392. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (131), pp.359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0302392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114523001824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564780v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-exercise energy replacement might lead to reduced subsequent energy intake in women with constitutional thinness: Exploratory results from the NUTRILEAN project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Argentine tango sessions on total physical activity time in patients with chronic inflammatory rheumatism: randomized, controlled, pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Boscaro</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Natacha Darmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Duclos</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.107203. </w:t>
+              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (7), pp.2215-2221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2024.107203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10067-024-07009-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404640v1</w:t>
+                <w:t xml:space="preserve">hal-04701358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved walking energy efficiency might persist in presence of simulated full weight regain after multidisciplinary weight loss in adolescents with obesity: the POWELL study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Impact of a Gamified Intervention on Daily Steps in Real-Life Conditions: Retrospective Analysis of 4800 Individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Siroux</w:t>
+                <w:t xml:space="preserve">Alexandre Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ratel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41366-023-01427-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.e47116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/47116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404621v1</w:t>
+                <w:t xml:space="preserve">hal-04703161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between perceived fatigability and the values of biological and biometric markers in young professional and amateur rugby players during a sporting season</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oyéné Kossi</w:t>
+                <w:t xml:space="preserve">Effects of portable pedal machines at work on lipoprotein subfraction profile in sedentary workers – the REMOVE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hijrah Nasir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Teinturier</w:t>
+                <w:t xml:space="preserve">Frederic Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Guirado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Alaphilippe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Duclos</w:t>
+                <w:t xml:space="preserve">Sarah de Saint-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Lipids in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25965/rse2r.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12944-024-02098-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674195v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight loss does not affect the sit-to-stand metabolic cost in adolescents with obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Cardenoux</w:t>
+                <w:t xml:space="preserve">The habitual degree of weight loss might be associated with specific fat and protein intakes during a period of weight maintenance in athletes used to weight variations: preliminary results from the WAVE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Miles-Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gryson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chanséaume Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-023-05247-8⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.14-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nutres.2024.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323816v1</w:t>
+                <w:t xml:space="preserve">hal-05273166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2022 French Report Card on Physical Activity and Sedentary Behaviors in Children and Youth: From Continuous Alarming Conclusions to Encouraging Initiatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
+                <w:t xml:space="preserve">Relying on the French territorial offer of thermal spa therapies to build a care pathway for long COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Genin</w:t>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Larras</w:t>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Tardieu</w:t>
+                <w:t xml:space="preserve">Rea Bingula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (7), pp.664-673. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (4), pp.e0302392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jpah.2022-0660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0302392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164737v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a supervised PA programme on behavioural and motivational profiles and health in obese and non-obese patients with chronic disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validity and reliability of an app-based medical device to empower individuals in evaluating their physical capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Paris</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Marine Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1612197X.2021.2025136⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (8), pp.e0289874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534055v1</w:t>
+                <w:t xml:space="preserve">hal-04703157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of aquatic exercise on appetitive responses in adolescents with obesity: An exploratory study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lois sport santé : où en est-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2023.106540⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux - Pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (318), pp.2-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amcp.2023.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288575v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of considering both extremities of the weight status spectrum to better understand obesity: insights from the NUTRILEAN project in constitutionally thin individuals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James King</w:t>
+                <w:t xml:space="preserve">Menstrual cycle and hormonal contraceptive phases’ effect on elite rowers’ training, performance and wellness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Antero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Golovkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Niffoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Meignié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41366-023-01360-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1110526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04404595v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary- but not exercise-induced acute iso-energetic deficit result in short-term appetitive compensatory responses in adolescents with obesity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">2022 French Report Card on Physical Activity and Sedentary Behaviors in Children and Youth: From Continuous Alarming Conclusions to Encouraging Initiatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Siroux</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2022.106401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (7), pp.664-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2022-0660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126985v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is dieting a risk for higher weight gain in normal-weight individual? A systematic review and meta-analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectiveness of a supervised PA programme on behavioural and motivational profiles and health in obese and non-obese patients with chronic disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114523000132⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.102-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1612197X.2021.2025136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126969v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight regain, body composition, and metabolic responses to weight loss in weight cycling athletes: A systematic review and meta‐analyses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Effects of aquatic exercise on appetitive responses in adolescents with obesity: An exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chanséaume Bussiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Duclos</w:t>
+                <w:t xml:space="preserve">K. Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Finlayson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Matłosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.13658⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 185, pp.106540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2023.106540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380230v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of spinal magnetic resonance imaging and classical clinical factors in predicting motor capacity in amyotrophic lateral sclerosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Lefort</w:t>
+                <w:t xml:space="preserve">Challenges of considering both extremities of the weight status spectrum to better understand obesity: insights from the NUTRILEAN project in constitutionally thin individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boscaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pélégrini-Issac</w:t>
+                <w:t xml:space="preserve">Julien Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lackmy-Vallée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Preuilh</w:t>
+                <w:t xml:space="preserve">Angelo Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-023-11727-w⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (11), pp.1171-1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-023-01360-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04086636v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive work on a walking desk does not lead to compensatory appetitive responses in healthy young adults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Dietary- but not exercise-induced acute iso-energetic deficit result in short-term appetitive compensatory responses in adolescents with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Brun</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.114008⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181, pp.106401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2022.106401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855352v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Field Methodological Approach to Monitor the Menstrual Cycle and Hormonal Phases in Elite Female Athletes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tom Chassard</w:t>
+                <w:t xml:space="preserve">Is dieting a risk for higher weight gain in normal-weight individual? A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Blanquet</w:t>
+                <w:t xml:space="preserve">Jennifer Lynn Miles-Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Leheran</w:t>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (10), pp.1169-1178. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2022-0287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114523000132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279700v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity and reliability of an app-based medical device to empower individuals in evaluating their physical capacities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mazéas</w:t>
+                <w:t xml:space="preserve">Weight regain, body composition, and metabolic responses to weight loss in weight cycling athletes: A systematic review and meta‐analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Blond</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Emilie Chanséaume Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (8), pp.e0289874. </w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/obr.13658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703157v1</w:t>
+                <w:t xml:space="preserve">hal-04380230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lois sport santé : où en est-on ?</w:t>
+                <w:t xml:space="preserve">Relationship between perceived fatigability and the values of biological and biometric markers in young professional and amateur rugby players during a sporting season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Duclos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Chiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyéné Kossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Teinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux - Pratique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amcp.2023.02.012⟩</w:t>
+              <w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/rse2r.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397529v1</w:t>
+                <w:t xml:space="preserve">hal-04674195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menstrual cycle and hormonal contraceptive phases’ effect on elite rowers’ training, performance and wellness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tom Chassard</w:t>
+                <w:t xml:space="preserve">Weight loss does not affect the sit-to-stand metabolic cost in adolescents with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boscaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cardenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1110526⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (11), pp.2511-2523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-023-05247-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221101v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effects of Maternal Physical Activity during Pregnancy on Fetal, Newborn, and Child Health: Guidelines for Interventions during the Perinatal Period from the French National College of Midwives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Duclos</w:t>
+                <w:t xml:space="preserve">Improved walking energy efficiency might persist in presence of simulated full weight regain after multidisciplinary weight loss in adolescents with obesity: the POWELL study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carina Enea</w:t>
+                <w:t xml:space="preserve">C. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Storme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Midwifery and Women's Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (S1), </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmwh.13424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41366-023-01427-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016656v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of postmenopausal women: Collège National des Gynécologues et Obstétriciens Français (CNGOF) and Groupe d'Etude sur la Ménopause et le Vieillissement (GEMVi) Clinical Practice Guidelines</w:t>
+                <w:t xml:space="preserve">Comparison of spinal magnetic resonance imaging and classical clinical factors in predicting motor capacity in amyotrophic lateral sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Anne Trémollieres</w:t>
+                <w:t xml:space="preserve">M. Khamaysa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chabbert-Buffet</w:t>
+                <w:t xml:space="preserve">M. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Plu-Bureau</w:t>
+                <w:t xml:space="preserve">M. Pélégrini-Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rousset-Jablonski</w:t>
+                <w:t xml:space="preserve">A. Lackmy-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Lecerf</w:t>
+                <w:t xml:space="preserve">A. Preuilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maturitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 163, pp.62-81. </w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2022.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00415-023-11727-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884251v1</w:t>
+                <w:t xml:space="preserve">hal-04086636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Children and Adolescents Physical Activity and Sedentary Questionnaire (CAPAS-Q): Psychometric Validity and Clinical Interpretation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cognitive work on a walking desk does not lead to compensatory appetitive responses in healthy young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Guirado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Masurier</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192113782⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 258, pp.114008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.114008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875250v1</w:t>
+                <w:t xml:space="preserve">hal-03855352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is physical fitness associated with the type of attended school? A cross-sectional analysis among 20.000 adolescents.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Duclos</w:t>
+                <w:t xml:space="preserve">On-Field Methodological Approach to Monitor the Menstrual Cycle and Hormonal Phases in Elite Female Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dupuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Meignié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lacomme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Libo Ren</w:t>
+                <w:t xml:space="preserve">Julien Leheran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S0022-4707.21.12203-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (10), pp.1169-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2022-0287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183932v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health management of patients with COVID-19: is there a room for hydrotherapeutic approaches?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélina Bailly</w:t>
+                <w:t xml:space="preserve">Does legislative framework favors prescription of physical activity in primary care ? The French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+                <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lambert Celine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00484-022-02246-w⟩</w:t>
+              <w:t xml:space="preserve">Physician and Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (1), pp.47-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00913847.2020.1864676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03682138v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profile in women differs between high versus low energy spenders during a low intensity exercise on a cycle-desk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Terry Guirado</w:t>
+                <w:t xml:space="preserve">Editorial: Women in science: Occupational health and safety 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Ledda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bourdier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Begoña Martínez-Jarreta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-14002-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1064075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.1064075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882809v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P09-03 Costing the economic burden of sedentary behaviors in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Costing the economic burden of prolonged sedentary behaviours in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Margaritis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 32 (Supplement_2), pp.ckac095.133. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.133⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 32 (Supplement 1), pp.i3-i7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796050v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03775376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French recommendations on the prevention and treatment of osteoporosis secondary to bariatric surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aqua Walking as an Appropriate and Healthy Winter and Summer Physical Practice? An Exploratory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Bonjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Paccou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rose-Marie Javier</w:t>
+                <w:t xml:space="preserve">Catherine Kabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2022.105443⟩</w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/healthcare10071258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870033v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID‐19 lockdown consequences on body mass index and perceived fragility related to physical activity: A worldwide cohort study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Digital intervention promoting physical activity among obese people (DIPPAO) randomised controlled trial: study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hex.13282⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.e058015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-058015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450029v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of single and multiple sessions of lower body diastole-synchronized compressions using a pulsating pneumatic suit on endothelium function and metabolic parameters in patients with type 2 diabetes: two controlled cross-over studies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">There is a need for a complete consideration of overall movement behaviors for the prevention, treatment, and follow-up of cancer risks and patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Gaël Ennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12933-022-01710-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1080941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.1080941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016577v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Effectiveness of Gamification on Physical Activity: Systematic Review and Meta-analysis of Randomized Controlled Trials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Development of the Children and Adolescents Physical Activity and Sedentary Questionnaire (CAPAS-Q): Psychometric Validity and Clinical Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Baran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/26779⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (21), pp.13782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192113782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869886v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Review of COVID-19-Related Physical Activity-Based Rehabilitations: Benefits to Be Confirmed by More Robust Methodological Approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rea Bingula</w:t>
+                <w:t xml:space="preserve">Is physical fitness associated with the type of attended school? A cross-sectional analysis among 20.000 adolescents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libo Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159025⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, The Journal of Sports Medicine and Physical Fitness, 62 (3), pp.404-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S0022-4707.21.12203-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828630v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone Response to High-Intensity Interval Training versus Moderate-Intensity Continuous Training in Adolescents with Obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alicia Fillon</w:t>
+                <w:t xml:space="preserve">Health management of patients with COVID-19: is there a room for hydrotherapeutic approaches?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meriade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Facts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000519271⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66, pp.1031-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00484-022-02246-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03483199v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible Impact of a 12-Month Web- and Smartphone-Based Program to Improve Long-term Physical Activity in Patients Attending Spa Therapy: Randomized Controlled Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian-François Roques</w:t>
+                <w:t xml:space="preserve">Metabolic profile in women differs between high versus low energy spenders during a low intensity exercise on a cycle-desk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Guirado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/29640⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.9928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-14002-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700436v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of High-Intensity Interval Training on Selected Adipokines and Cardiometabolic Risk Markers in Normal-Weight and Overweight/Obese Young Males—A Pre-Post Test Trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">P09-03 Costing the economic burden of sedentary behaviors in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Margaritis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moncef Feki</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology11060853⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (Supplement_2), pp.ckac095.133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882756v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors’ Reply to: Learning More About the Effects of Gamification on Physical Activity. Comment on “Evaluating the Effectiveness of Gamification on Physical Activity: Systematic Review and Meta-analysis of Randomized Controlled Trials”</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effects of single and multiple sessions of lower body diastole-synchronized compressions using a pulsating pneumatic suit on endothelium function and metabolic parameters in patients with type 2 diabetes: two controlled cross-over studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barber-Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Rezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/38212⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12933-022-01710-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884382v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Dissociated Effect of Physical Activity and Sedentary Behaviors on overall Health Depend on their Occupational or Leisure Setting?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluating the Effectiveness of Gamification on Physical Activity: Systematic Review and Meta-analysis of Randomized Controlled Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mazeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Thivel</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000002442⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (1), pp.e26779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/26779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882627v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Functional Assay for Radiosensitivity in the Pediatric Prospective Cohort ARPEGE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Scherrer</w:t>
+                <w:t xml:space="preserve">Systematic Review of COVID-19-Related Physical Activity-Based Rehabilitations: Benefits to Be Confirmed by More Robust Methodological Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rea Bingula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2022.07.646⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875371v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Detection of Human Motion During Activities of Daily Living as a Clinical Indicator for the Detection and Early Treatment of Chronic Diseases: The E-Mob Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID‐19 lockdown consequences on body mass index and perceived fragility related to physical activity: A worldwide cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanta Urzeala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ukadike Chris Ugbolue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Thivel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+                <w:t xml:space="preserve">Aura Bota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/32362⟩</w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (2), pp.522-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hex.13282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744386v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 12-Week Cycling Workstation Intervention Improves Cardiometabolic Risk Factors in Healthy Inactive Office Workers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Birat</w:t>
+                <w:t xml:space="preserve">French recommendations on the prevention and treatment of osteoporosis secondary to bariatric surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Genser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lespessailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Javier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000002583⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89 (6), pp.105443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2022.105443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842169v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of body weight change affect weight loss during a multidisciplinary intervention in adolescents with obesity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beneficial Effects of Maternal Physical Activity during Pregnancy on Fetal, Newborn, and Child Health: Guidelines for Interventions during the Perinatal Period from the French National College of Midwives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guinhouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Enea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Storme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orcp.2022.08.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Midwifery and Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (S1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmwh.13424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127031v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of acute dietary- versus combined dietary and exercise-induced energy deficits on subsequent energy intake, appetite and food reward in adolescents with obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Boscaro</w:t>
+                <w:t xml:space="preserve">Management of postmenopausal women: Collège National des Gynécologues et Obstétriciens Français (CNGOF) and Groupe d'Etude sur la Ménopause et le Vieillissement (GEMVi) Clinical Practice Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anne Trémollieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chabbert-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Plu-Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousset-Jablonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 244, pp.113650. </w:t>
+              <w:t xml:space="preserve">Maturitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163, pp.62-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2021.113650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2022.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03568795v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Metabolic Syndrome Diagnosis and the Physical Activity—Sedentary Profile of Adolescents with Obesity: A Complementary Analysis of the Beta-JUDO Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Bone Response to High-Intensity Interval Training versus Moderate-Intensity Continuous Training in Adolescents with Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Olsson</w:t>
+                <w:t xml:space="preserve">Daniela Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dahlbom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dieter Furthner</w:t>
+                <w:t xml:space="preserve">Grace O’malley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14010060⟩</w:t>
+              <w:t xml:space="preserve">Obesity Facts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.46-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000519271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566820v1</w:t>
+                <w:t xml:space="preserve">hal-03483199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There is a need for a complete consideration of overall movement behaviors for the prevention, treatment, and follow-up of cancer risks and patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the Dissociated Effect of Physical Activity and Sedentary Behaviors on overall Health Depend on their Occupational or Leisure Setting?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Degoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Ennequin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.1080941⟩</w:t>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (2), pp.E78-E79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000002442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126983v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does legislative framework favors prescription of physical activity in primary care ? The French experience</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of a Functional Assay for Radiosensitivity in the Pediatric Prospective Cohort ARPEGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vogin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cérimele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physician and Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00913847.2020.1864676⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 114 (3S), pp.S159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2022.07.646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705449v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Women in science: Occupational health and safety 2021</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Authors’ Reply to: Learning More About the Effects of Gamification on Physical Activity. Comment on “Evaluating the Effectiveness of Gamification on Physical Activity: Systematic Review and Meta-analysis of Randomized Controlled Trials”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mazeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Begoña Martínez-Jarreta</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.1064075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (5), pp.e38212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/38212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013629v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital intervention promoting physical activity among obese people (DIPPAO) randomised controlled trial: study protocol</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Possible Impact of a 12-Month Web- and Smartphone-Based Program to Improve Long-term Physical Activity in Patients Attending Spa Therapy: Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-François Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-058015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (6), pp.e29640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/29640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894849v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqua Walking as an Appropriate and Healthy Winter and Summer Physical Practice? An Exploratory Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alicia Fillon</w:t>
+                <w:t xml:space="preserve">Effects of High-Intensity Interval Training on Selected Adipokines and Cardiometabolic Risk Markers in Normal-Weight and Overweight/Obese Young Males—A Pre-Post Test Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejmeddine Ouerghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kacem Ben Fradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Bonjean</w:t>
+                <w:t xml:space="preserve">Anissa Bouassida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lucas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Kabani</w:t>
+                <w:t xml:space="preserve">Moncef Feki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/healthcare10071258⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), pp.853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology11060853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882862v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costing the economic burden of prolonged sedentary behaviours in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+                <w:t xml:space="preserve">Effect of acute dietary- versus combined dietary and exercise-induced energy deficits on subsequent energy intake, appetite and food reward in adolescents with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boscaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac071⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 244, pp.113650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2021.113650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03775376v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiometabolic efficacy of multidisciplinary weight loss interventions is not altered in adolescents with obesity initially diagnosed or with a persistent metabolic syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine Detection of Human Motion During Activities of Daily Living as a Clinical Indicator for the Detection and Early Treatment of Chronic Diseases: The E-Mob Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corteval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Khammassi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Raimunda Damaso</w:t>
+                <w:t xml:space="preserve">Emmanuel Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Matlosz</w:t>
+                <w:t xml:space="preserve">Ludovic Samalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 86, pp.79-87. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (1), pp.e32362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nutres.2020.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/32362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229510v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cycling workstation to get tertiary employee moving on their overall health: study protocol for a REMOVE trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Thivel</w:t>
+                <w:t xml:space="preserve">Patterns of body weight change affect weight loss during a multidisciplinary intervention in adolescents with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fearnbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05317-2⟩</w:t>
+              <w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (5), pp.400-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orcp.2022.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03301572v1</w:t>
+                <w:t xml:space="preserve">hal-04127031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Intake and Appetite Sensations Responses to Aquatic Cycling in Healthy Women: The WatHealth Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">A 12-Week Cycling Workstation Intervention Improves Cardiometabolic Risk Factors in Healthy Inactive Office Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Guirado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lore Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Thivel</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Birat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (8), pp.e467-e474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000002583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13041051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03303123v1</w:t>
+                <w:t xml:space="preserve">hal-03842169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-Water Effects on Energy Balance in Healthy Women During Aqua-Cycling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Association between Metabolic Syndrome Diagnosis and the Physical Activity—Sedentary Profile of Adolescents with Obesity: A Complementary Analysis of the Beta-JUDO Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Ciba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dahlbom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Furthner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport Nutrition and Exercise Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14010060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/ijsnem.2020-0177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03301617v1</w:t>
+                <w:t xml:space="preserve">hal-03566820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes ménopausées : recommandations pour la pratique clinique du CNGOF et du GEMVi (Texte court)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Lecerf</w:t>
+                <w:t xml:space="preserve">Comparing the Effects of Immersed Versus Land-Based High-Intensity Interval Cycling on Energy Intake, Appetite Sensations and Perceived Exertion Among Healthy Men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2021.03.010⟩</w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128 (4), pp.1569-1585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00315125211007345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520448v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épidémiologie et effets sur la morbi-mortalité de l’activité physique et de la sédentarité dans la population générale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of the COVID-19 lockdown on Physical Activity and Sedentary Behaviors in French Children and Adolescents: new results from the ONAPS national survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chambonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nicole Fearnbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme monographies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Integrative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, pp.101308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eujim.2021.101308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.monrhu.2020.11.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05241802v1</w:t>
+                <w:t xml:space="preserve">hal-03148525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse Collateral Effects of COVID-19 Public Health Restrictions on Physical Fitness and Cognitive Performance in Primary School Children</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">France's 2020 Report Card on Physical Activity and Sedentary Behaviors in Children and Youth: Results and Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alicia Fillon</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Vanhelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Luiggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph182111099⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (7), pp.811-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2021-0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708366v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Classroom Active Desks on Children and Adolescents’ Physical Activity, Sedentary Behavior, Academic Achievements and Overall Health: A Systematic Review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Cold water effects on energy balance in healthy women during aqua-cycling 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lore Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Thivel</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fearnbachs.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Sport Nutrition and Exercise Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03463477v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of national physical activity recommendations in 18 EU member states: a comparison of methodologies and the use of evidence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de l’activité physique et de la diminution des comportements sédentaires chez la femme ménopausée. RPC Les femmes ménopausées du CNGOF et du GEMVi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-041710⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (5), pp.335-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2021.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633954v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Did the COVID-19 Confinement Period Affect Our Physical Activity Level and Sedentary Behaviors? Methodology and First Results From the French National ONAPS Survey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Épidémiologie et effets sur la morbi-mortalité de l’activité physique et de la sédentarité dans la population générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jpah.2020-0449⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme monographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (3), pp.177-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.monrhu.2020.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03303243v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Acute Exercise and Cycling Desk on Energy Intake and Appetite Response to Mental Work: The CORTEX Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marwa Khammassi</w:t>
+                <w:t xml:space="preserve">Les femmes ménopausées : recommandations pour la pratique clinique du CNGOF et du GEMVi (Texte court)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trémollieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chabbert-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Plu-Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousset-Jablonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Roche</w:t>
+                <w:t xml:space="preserve">J.-M. Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (4), pp.433-439. </w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (5), pp.305-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jpah.2020-0342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2021.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895057v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and Validity of the ONAPS Physical Activity Questionnaire in Assessing Physical Activity and Sedentary Behavior in French Adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Thivel</w:t>
+                <w:t xml:space="preserve">Adverse Collateral Effects of COVID-19 Public Health Restrictions on Physical Fitness and Cognitive Performance in Primary School Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chambonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fearnbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Verney</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauliina Husu</w:t>
+                <w:t xml:space="preserve">Pauline Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (11), pp.5643. </w:t>
+              <w:t xml:space="preserve">, 2021, 18 (21), pp.11099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18115643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph182111099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312963v1</w:t>
+                <w:t xml:space="preserve">hal-03708366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity and cancer prevention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of Classroom Active Desks on Children and Adolescents’ Physical Activity, Sedentary Behavior, Academic Achievements and Overall Health: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Guirado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chambonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2020.09.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.2828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18062828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03303388v1</w:t>
+                <w:t xml:space="preserve">hal-03463477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19-Related National Re-confinement: Recommendations From the National French Observatory for Physical Activity and Sedentary Behaviors (ONAPS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Effect of Acute Exercise and Cycling Desk on Energy Intake and Appetite Response to Mental Work: The CORTEX Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Larras</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Khammassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (5), pp.474-476. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jpah.2020-0735⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (4), pp.433-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2020-0342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244564v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the severity of obesity influence bone density, geometry and strength in adolescents?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Did the COVID-19 Confinement Period Affect Our Physical Activity Level and Sedentary Behaviors? Methodology and First Results From the French National ONAPS Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Courteix</w:t>
+                <w:t xml:space="preserve">Pauline Manon Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pediatric Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijpo.12826⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (3), pp.296-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2020-0449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312957v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03303243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Menstrual Cycle Phase on Elite Athlete Performance: A Critical and Systematic Review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of national physical activity recommendations in 18 EU member states: a comparison of methodologies and the use of evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Orhant</w:t>
+                <w:t xml:space="preserve">Antonina Tcymbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Provost</w:t>
+                <w:t xml:space="preserve">Peter Gelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abu-Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Whiting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.654585⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.e041710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-041710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03301594v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted Physical Activity for Breast Cancer Patients Treated with Neoadjuvant Chemotherapy and Trastuzumab Against HER2 (APACAN2): A Protocol for a Feasibility Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Duclos</w:t>
+                <w:t xml:space="preserve">Cardiometabolic efficacy of multidisciplinary weight loss interventions is not altered in adolescents with obesity initially diagnosed or with a persistent metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Khammassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Thivat</w:t>
+                <w:t xml:space="preserve">Ana Raimunda Damaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Matlosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2021.744609⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86, pp.79-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nutres.2020.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501388v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Activity and Sedentary Behavior of Elderly Populations during Confinement: Results from the FRENCH COVID-19 ONAPS Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Genin</w:t>
+                <w:t xml:space="preserve">Effects of cycling workstation to get tertiary employee moving on their overall health: study protocol for a REMOVE trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Guirado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bergouignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Aging Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0361073X.2021.1908750⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05317-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708352v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M‐wave and H‐reflex recruitment curves in boys and men</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivia Bocock</w:t>
+                <w:t xml:space="preserve">Cold-Water Effects on Energy Balance in Healthy Women During Aqua-Cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nicole Fearnbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jdn.10099⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sport Nutrition and Exercise Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.236-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijsnem.2020-0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154503v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold water effects on energy balance in healthy women during aqua-cycling 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Energy Intake and Appetite Sensations Responses to Aquatic Cycling in Healthy Women: The WatHealth Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lore Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fearnbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport Nutrition and Exercise Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13041051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734014v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03303123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the COVID-19 lockdown on Physical Activity and Sedentary Behaviors in French Children and Adolescents: new results from the ONAPS national survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alicia Fillon</w:t>
+                <w:t xml:space="preserve">Reliability and Validity of the ONAPS Physical Activity Questionnaire in Assessing Physical Activity and Sedentary Behavior in French Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauliina Husu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Integrative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eujim.2021.101308⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (11), pp.5643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18115643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148525v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France's 2020 Report Card on Physical Activity and Sedentary Behaviors in Children and Youth: Results and Progression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical activity and cancer prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jpah.2021-0025⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (1), pp.30-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2020.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245260v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03303388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’activité physique et de la diminution des comportements sédentaires chez la femme ménopausée. RPC Les femmes ménopausées du CNGOF et du GEMVi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">COVID-19-Related National Re-confinement: Recommendations From the National French Observatory for Physical Activity and Sedentary Behaviors (ONAPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2021.03.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (5), pp.474-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2020-0735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229008v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the Effects of Immersed Versus Land-Based High-Intensity Interval Cycling on Energy Intake, Appetite Sensations and Perceived Exertion Among Healthy Men</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Does the severity of obesity influence bone density, geometry and strength in adolescents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace O'Malley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lore Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Thivel</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weghuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Courteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00315125211007345⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pediatric Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (12), pp.e12826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijpo.12826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481765v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric and Mechanical Bone Response to a Multidisciplinary Weight Loss Intervention in Adolescents With Obesity: The ADIBOX Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Greene</w:t>
+                <w:t xml:space="preserve">The Effects of Menstrual Cycle Phase on Elite Athlete Performance: A Critical and Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Meignié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Carling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Orhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Densitometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jocd.2018.06.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.654585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02868584v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eccentric Cycling Training Improves Health-Related Quality of Life in Adolescents with Obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Lambert</w:t>
+                <w:t xml:space="preserve">Adapted Physical Activity for Breast Cancer Patients Treated with Neoadjuvant Chemotherapy and Trastuzumab Against HER2 (APACAN2): A Protocol for a Feasibility Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Ginzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Bernadach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Molnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Facts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000509961⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.744609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2021.744609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04404890v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mesurer la sédentarité au travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical Activity and Sedentary Behavior of Elderly Populations during Confinement: Results from the FRENCH COVID-19 ONAPS Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chambonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Boudet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martial Mermillod</w:t>
+                <w:t xml:space="preserve">P Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.03.453⟩</w:t>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (5), pp.401-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2021.1908750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973686v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of HIIT versus MICT on body composition and energy intake in dietary restrained and unrestrained adolescents with obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Julian</w:t>
+                <w:t xml:space="preserve">M‐wave and H‐reflex recruitment curves in boys and men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Piponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bocock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/apnm-2019-0160⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jdn.10099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03568790v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a Global Multidisciplinary Supportive and Educational Intervention in Thermal Resort on Anthropometric and Biological Parameters, and the Disease-Free Survival after Breast Cancer Treatment Completion (PACThe)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">France’s 2018 Report Card on Physical Activity for Children and Youth: Results and International Comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ange Mouret-Reynier</w:t>
+                <w:t xml:space="preserve">Salomé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Vanhelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2020/4181850⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (3), pp.270-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2019-0241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882190v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psycho-Physiological Responses to a 4-Month High-Intensity Interval Training-Centered Multidisciplinary Weight-Loss Intervention in Adolescents with Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khammassi Marwa</w:t>
+                <w:t xml:space="preserve">Moderate-intensity continuous training or high-intensity interval training with or without resistance training for altering body composition in postmenopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguet Maud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Julian</w:t>
+                <w:t xml:space="preserve">Melanie Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardenoux Charlotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Boirie</w:t>
+                <w:t xml:space="preserve">Claire Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Obesity &amp; Metabolic Syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7570/jomes20074⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (3), pp.736-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013089v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a 10-month residential multidisciplinary weight loss intervention on food reward in adolescents with obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Khammassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 223 (9), pp.112996. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2020.112996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate-intensity continuous training or high-intensity interval training with or without resistance training for altering body composition in postmenopausal women</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melanie Rance</w:t>
+                <w:t xml:space="preserve">Is the SPARTACUS 15-15 test an accurate proxy for the assessment and tracking of maximal aerobic capacities in adolescents with obesity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Morel</w:t>
+                <w:t xml:space="preserve">O'Malley Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bouillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Marie-Eve Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 52 (3), pp.736-745. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Therapy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (4), pp.281-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1589/jpts.32.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421652v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed meal timing after exercise is associated with reduced appetite and energy intake in adolescents with obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Finlayson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pediatric Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (9), pp.e12651. </w:t>
@@ -13749,20739 +13719,20739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the SPARTACUS 15-15 test an accurate proxy for the assessment and tracking of maximal aerobic capacities in adolescents with obesity?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Miguet</w:t>
+                <w:t xml:space="preserve">Protective Effect on Mortality of Active Commuting to Work: A Systematic Review and Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O'Malley Grace</w:t>
+                <w:t xml:space="preserve">Séverine Pélangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eve Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Masurier</w:t>
+                <w:t xml:space="preserve">Philippe Vorilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Therapy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1589/jpts.32.281⟩</w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.2237-2250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-020-01354-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013140v1</w:t>
+                <w:t xml:space="preserve">hal-02983302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective Effect on Mortality of Active Commuting to Work: A Systematic Review and Meta-analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Editorial: Sedentary Behaviors at Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vorilhon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yolande Esquirol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50, pp.2237-2250. </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40279-020-01354-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02983302v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Sedentary Behaviors at Work</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Appetite Control Might not Be Improved after Weight Loss in Adolescents with Obesity, Despite Non-Persistent Metabolic Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Khammassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.00057⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.3885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12123885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524696v1</w:t>
+                <w:t xml:space="preserve">hal-03103415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPADIA Study: Is a Patient Questionnaire Useful for Enhancing Physician-Patient Shared Decision Making on Physical Activity Micro-objectives in Diabetes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silla M. Consoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silla M. Consoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Duclos</w:t>
+                <w:t xml:space="preserve">André Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Grimaldi</w:t>
+                <w:t xml:space="preserve">Alfred Penfornis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37 (5), pp.2317-2336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12325-020-01336-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appetite Control Might not Be Improved after Weight Loss in Adolescents with Obesity, Despite Non-Persistent Metabolic Syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Effect of HIIT versus MICT on body composition and energy intake in dietary restrained and unrestrained adolescents with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fearnbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Khammassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Julian</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maud Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12123885⟩</w:t>
+              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (4), pp.437-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/apnm-2019-0160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103415v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level of obesity is directly associated with the clinical and functional consequences of knee osteoarthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectiveness of a Global Multidisciplinary Supportive and Educational Intervention in Thermal Resort on Anthropometric and Biological Parameters, and the Disease-Free Survival after Breast Cancer Treatment Completion (PACThe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Raud</w:t>
+                <w:t xml:space="preserve">Fabrice Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gay</w:t>
+                <w:t xml:space="preserve">Sylvie Jouvency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guiguet-Auclair</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Gerbaud</w:t>
+                <w:t xml:space="preserve">Marie-Ange Mouret-Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60587-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, pp.4181850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2020/4181850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498983v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What benefit of physical activity in tertiary prevention?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geometric and Mechanical Bone Response to a Multidisciplinary Weight Loss Intervention in Adolescents With Obesity: The ADIBOX Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaplais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Naughton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Densitometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (2), pp.254-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocd.2018.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957798v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantar flexor muscle-tendon unit length and stiffness do not influence neuromuscular fatigue in boys and men</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+                <w:t xml:space="preserve">Psycho-Physiological Responses to a 4-Month High-Intensity Interval Training-Centered Multidisciplinary Weight-Loss Intervention in Adolescents with Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khammassi Marwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguet Maud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cardenoux Charlotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-020-04305-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Obesity &amp; Metabolic Syndrome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.292-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7570/jomes20074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455634v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Amateur Athletes With Type 1 Diabetes, a 9-Day Period of Cycling at Moderate-to-Vigorous Intensity Unexpectedly Increased the Time Spent in a State of Hyperglycemia, Which Was Associated With Impairment in Heart Rate Variability.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Berthoin</w:t>
+                <w:t xml:space="preserve">Eccentric Cycling Training Improves Health-Related Quality of Life in Adolescents with Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/dc19-1928⟩</w:t>
+              <w:t xml:space="preserve">Obesity Facts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.548-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000509961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02917031v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does exercising before or after a meal affect energy balance in adolescents with obesity?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Graham Finlayson</w:t>
+                <w:t xml:space="preserve">Comment mesurer la sédentarité au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.numecd.2020.04.015⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81 (5), pp.598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.03.453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013131v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Assessment of the Novel COVISTRESS Questionnaire: COVID-19 Impact on Physical Activity, Sedentary Action and Psychological Emotion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">What benefit of physical activity in tertiary prevention?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (3), pp.273-278</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013101v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing eccentric cycling during a multidisciplinary weight loss intervention might prevent adolescents with obesity from increasing their food intake: The TEXTOO study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kristine Beaulieu</w:t>
+                <w:t xml:space="preserve">Plantar flexor muscle-tendon unit length and stiffness do not influence neuromuscular fatigue in boys and men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Piponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.112744⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-020-04305-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04404861v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of exercise-meal timing on energy intake, appetite and food reward in adolescents with obesity: The TIMEX study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Level of obesity is directly associated with the clinical and functional consequences of knee osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fillon</w:t>
+                <w:t xml:space="preserve">C. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. E. Mathieu</w:t>
+                <w:t xml:space="preserve">C. Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Masurier</w:t>
+                <w:t xml:space="preserve">A. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Miguet</w:t>
+                <w:t xml:space="preserve">L. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 146, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2019.104506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60587-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396248v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep-disordered breathing in adolescents with obesity: When does it start to affect cardiometabolic health?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Amateur Athletes With Type 1 Diabetes, a 9-Day Period of Cycling at Moderate-to-Vigorous Intensity Unexpectedly Increased the Time Spent in a State of Hyperglycemia, Which Was Associated With Impairment in Heart Rate Variability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia C. Corgosinho</w:t>
+                <w:t xml:space="preserve">Elodie Lespagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bocock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana R. Dâmaso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maud Miguet</w:t>
+                <w:t xml:space="preserve">Joris Heyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Gamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.numecd.2019.12.003⟩</w:t>
+              <w:t xml:space="preserve">Diabetes Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Diabetes Care, 43 (10), pp.2564-2573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/dc19-1928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498981v1</w:t>
+                <w:t xml:space="preserve">hal-02917031v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude exploratoire par accélérométrie de l’activité physique et du temps sédentaire de médecins généralistes libéraux du sud-ouest de la France en mars 2019</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Assessment of the Novel COVISTRESS Questionnaire: COVID-19 Impact on Physical Activity, Sedentary Action and Psychological Emotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Fabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Duclos</w:t>
+                <w:t xml:space="preserve">Ukadike Ugbolue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanta Urzeala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Joseph</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickaël Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keri Kulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2019.12.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), pp.3352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9103352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962384v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone response to eccentric versus concentric cycling in adolescents with obesity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+                <w:t xml:space="preserve">Does exercising before or after a meal affect energy balance in adolescents with obesity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Finlayson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (6), pp.554-560. </w:t>
+              <w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (7), pp.1196-1200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orcp.2020.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.numecd.2020.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013096v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satiety responsiveness but not food reward is modified in response to an acute bout of low versus high intensity exercise in healthy adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Introducing eccentric cycling during a multidisciplinary weight loss intervention might prevent adolescents with obesity from increasing their food intake: The TEXTOO study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Khammassi</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2019.104500⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.112744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475160v1</w:t>
+                <w:t xml:space="preserve">hal-04404861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonadal hormones may predict structural bone fragility in elite female soccer player</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lanhers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Courteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Valente-Dos-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lanhers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Courteix</w:t>
+                <w:t xml:space="preserve">Béatrice Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gracia-Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (7), pp.827-837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02640414.2020.1735982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Protective Effect on Mortality of Active Commuting to Work: A Systematic Review and Meta-analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude exploratoire par accélérométrie de l’activité physique et du temps sédentaire de médecins généralistes libéraux du sud-ouest de la France en mars 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Falcinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40279-020-01371-z⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (3), pp.130-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2019.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256393v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France’s 2018 Report Card on Physical Activity for Children and Youth: Results and International Comparisons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Genin</w:t>
+                <w:t xml:space="preserve">Correction to: Protective Effect on Mortality of Active Commuting to Work: A Systematic Review and Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Pélangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vorilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (3), pp.270-277. </w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (12), pp.2251-2251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jpah.2019-0241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40279-020-01371-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950981v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hip arthroscopy in France: An epidemiological study of postoperative care and outcomes involving 3699 patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Duclos</w:t>
+                <w:t xml:space="preserve">Bone response to eccentric versus concentric cycling in adolescents with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Berne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.F. Gautier</w:t>
+                <w:t xml:space="preserve">Chloé Brengues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1957-2557(19)30168-3⟩</w:t>
+              <w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (6), pp.554-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orcp.2020.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477895v1</w:t>
+                <w:t xml:space="preserve">hal-03013096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post- moderate intensity exercise energy replacement does not reduce subsequent appetite and energy intake in adolescents with obesity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId516" w:history="1">
+                <w:t xml:space="preserve">Effect of exercise-meal timing on energy intake, appetite and food reward in adolescents with obesity: The TIMEX study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Miguet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Khammassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0007114519003106⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2019.104506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403500v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment-Induced Cardiotoxicity in Breast Cancer: A Review of the Interest of Practicing a Physical Activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Judith Passildas</w:t>
+                <w:t xml:space="preserve">Satiety responsiveness but not food reward is modified in response to an acute bout of low versus high intensity exercise in healthy adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gadéa</w:t>
+                <w:t xml:space="preserve">P. M. Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Abrial</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ioana Molnar</w:t>
+                <w:t xml:space="preserve">M. Khammassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 96 (5), pp.223-234. </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, </w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000499383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2019.104500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02355131v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of MTU length on child-adult difference in neuromuscular fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enzo Piponnier</w:t>
+                <w:t xml:space="preserve">Sleep-disordered breathing in adolescents with obesity: When does it start to affect cardiometabolic health?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Julian</w:t>
+                <w:t xml:space="preserve">Flavia C. Corgosinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R. Dâmaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.numecd.2019.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076317v1</w:t>
+                <w:t xml:space="preserve">hal-02498981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal status and cognitivo‐emotional profile in real‐life neuropathic pain patients: a case control study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Lambert</w:t>
+                <w:t xml:space="preserve">Promoting Physical Activity and Reducing Sedentary Time Among Tertiary Workers: Position Stand From the French National ONAPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Marceau</w:t>
+                <w:t xml:space="preserve">F. Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Esquirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/papr.12800⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (9), pp.677-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2019-0154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193914v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptance of ICTs for health and/or Physical Activity Monitoring in Patients with Chronic Diseases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Is workplace an appropriate setting for the promotion of physical activity? A new framework for worksite interventions among employees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Sports and Physical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21276/jaspe.2019.2.3.1⟩</w:t>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (3), pp.421-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/wor-192873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166489v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of motor unit recruitment in boys and men at maximal and submaximal force levels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivia Bocock</w:t>
+                <w:t xml:space="preserve">Health-related quality of life and perceived health status of adolescents with obesity are improved by a 10-month multidisciplinary intervention independently of body composition changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Khammassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace O'Malley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-019-05508-z⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065716v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactive runners or sedentary active individuals?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hormonal status and cognitivo‐emotional profile in real‐life neuropathic pain patients: a case control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Corriger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Corcuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2018.1477420⟩</w:t>
+              <w:t xml:space="preserve">Pain Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/papr.12800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962855v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity interval training in overweight and obese children and adolescents: systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Pereira</w:t>
+                <w:t xml:space="preserve">Effect of MTU length on child-adult difference in neuromuscular fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Piponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02103881v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Measure Sedentary Behavior at Work?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Acceptance of ICTs for health and/or Physical Activity Monitoring in Patients with Chronic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2019.00167⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Sports and Physical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (3), pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21276/jaspe.2019.2.3.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02194743v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Active and Sedentary Bout Lengths in Normal and Overweight Adults using eMouverecherche</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Boirie</w:t>
+                <w:t xml:space="preserve">Characteristics of motor unit recruitment in boys and men at maximal and submaximal force levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Piponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bocock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports and Exercise Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23937/2469-5718/1510151⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-019-05508-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197981v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive restriction accentuates the increased energy intake response to a 10-month multidisciplinary weight loss program in adolescents with obesity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inactive runners or sedentary active individuals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2018.12.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2018.1477420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01997275v1</w:t>
+                <w:t xml:space="preserve">hal-01962855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children Exhibit a More Comparable Neuromuscular Fatigue Profile to Endurance Athletes Than Untrained Adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Julian</w:t>
+                <w:t xml:space="preserve">How to Measure Sedentary Behavior at Work?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2019.00167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02020072v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRACAVENIR: an observational study of expectations and coping in young women with high hereditary risk of breast and ovarian cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-intensity interval training in overweight and obese children and adolescents: systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kwiatkowski</w:t>
+                <w:t xml:space="preserve">G. Baquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gay-Bellile</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Boussion</w:t>
+                <w:t xml:space="preserve">B. W. Timmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hereditary Cancer in Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13053-019-0107-7⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (2), pp.310-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/s0022-4707.18.08075-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076059v1</w:t>
+                <w:t xml:space="preserve">hal-02103881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Physical Activity and Reducing Sedentary Time Among Tertiary Workers: Position Stand From the French National ONAPS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Boirie</w:t>
+                <w:t xml:space="preserve">Post- moderate intensity exercise energy replacement does not reduce subsequent appetite and energy intake in adolescents with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khammassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jpah.2019-0154⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (5), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0007114519003106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308947v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-related quality of life and perceived health status of adolescents with obesity are improved by a 10-month multidisciplinary intervention independently of body composition changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Masurier</w:t>
+                <w:t xml:space="preserve">Treatment-Induced Cardiotoxicity in Breast Cancer: A Review of the Interest of Practicing a Physical Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Ginzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Passildas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gadéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.05.010⟩</w:t>
+              <w:t xml:space="preserve">Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (5), pp.223-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000499383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02154522v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is workplace an appropriate setting for the promotion of physical activity? A new framework for worksite interventions among employees</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hip arthroscopy in France: An epidemiological study of postoperative care and outcomes involving 3699 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tschudnowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Descatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/wor-192873⟩</w:t>
+              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (6), pp.483-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1957-2557(19)30168-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102976v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating sedentary behavior in the theoretical model linking childhood to adulthood activity and health? An updated framework</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison of Active and Sedentary Bout Lengths in Normal and Overweight Adults using eMouverecherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris Ludivine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidoux Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saboul Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2018.07.026⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports and Exercise Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23937/2469-5718/1510151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914421v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity interval training is more effective than moderate-intensity continuous training in reducing abdominal fat mass in postmenopausal women with type 2 diabetes: A randomized crossover study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Duclos</w:t>
+                <w:t xml:space="preserve">Cognitive restriction accentuates the increased energy intake response to a 10-month multidisciplinary weight loss program in adolescents with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2018.09.001⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134, pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2018.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923044v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appetite, energy intake and food reward responses to an acute High Intensity Interval Exercise in adolescents with obesity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Children Exhibit a More Comparable Neuromuscular Fatigue Profile to Endurance Athletes Than Untrained Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Piponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony J Blazevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2018.07.018⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904408v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Work-Related Sedentary Time on Overall Health Profile in Active vs. Inactive Office Workers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dutheil</w:t>
+                <w:t xml:space="preserve">BRACAVENIR: an observational study of expectations and coping in young women with high hereditary risk of breast and ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gay-Bellile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dessenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2018.00279⟩</w:t>
+              <w:t xml:space="preserve">Hereditary Cancer in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13053-019-0107-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902828v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from France's 2018 Report Card on Physical Activity for Children and Youth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Genin</w:t>
+                <w:t xml:space="preserve">Eccentric Training Improves Body Composition by Inducing Mechanical and Metabolic Adaptations: A Promising Approach for Overweight and Obese Individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julianne Touron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jpah.2018-0511⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01962857v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Exercise Duration on Subsequent Appetite and Energy Intake in Obese Adolescent Girls</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Eccentric cycling is more efficient in reducing fat mass than concentric cycling in adolescents with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport Nutrition and Exercise Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijsnem.2017-0352⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (1), pp.4-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.13301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03568783v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eMouveRecherche: the first scientific application to promote light-intensity activity for the prevention of chronic diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Boirie</w:t>
+                <w:t xml:space="preserve">Appetite, energy intake and food reward responses to an acute High Intensity Interval Exercise in adolescents with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Khammassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Engineering and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 195, pp.90-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2018.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082463v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Study on Body Composition, Energy Balance and Biological Factors Changes in Post-menopausal Women with Breast Cancer Receiving Adjuvant Chemotherapy Including Taxanes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Work-Related Sedentary Time on Overall Health Profile in Active vs. Inactive Office Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie E. Thivat</w:t>
+                <w:t xml:space="preserve">Pauline M. Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Dubray-Longeras</w:t>
+                <w:t xml:space="preserve">Pascal Dessenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Arbre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Van-Praagh</w:t>
+                <w:t xml:space="preserve">Julien Finaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01635581.2018.1502330⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (279), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2018.00279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927932v1</w:t>
+                <w:t xml:space="preserve">hal-01902828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health and Fitness Benefits But Low Adherence Rate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Thivel</w:t>
+                <w:t xml:space="preserve">Results from France's 2018 Report Card on Physical Activity for Children and Youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000001394⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.S360-S362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2018-0511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904396v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy depletion by 24-h fast leads to compensatory appetite responses compared with matched energy depletion by exercise in healthy young males</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Duclos</w:t>
+                <w:t xml:space="preserve">eMouveRecherche: the first scientific application to promote light-intensity activity for the prevention of chronic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Farigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology Engineering and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0007114518001873⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01875841v1</w:t>
+                <w:t xml:space="preserve">hal-02082463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employees’ adherence to worksite physical activity programs: Profiles of compliers versus non-compliers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prospective Study on Body Composition, Energy Balance and Biological Factors Changes in Post-menopausal Women with Breast Cancer Receiving Adjuvant Chemotherapy Including Taxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gadéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Thivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Dubray-Longeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Arbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Van-Praagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/WOR-182745⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (7), pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01635581.2018.1502330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860021v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight Evolution During Endocrine Therapy for Breast Cancer in Postmenopausal Patients: Effect of Initial Fat Mass Percentage and Previous Adjuvant Treatments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating sedentary behavior in the theoretical model linking childhood to adulthood activity and health? An updated framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clbc.2018.06.010⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 196 (1), pp.33-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2018.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834391v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Child-adult differences in neuromuscular fatigue are muscle dependent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Julian</w:t>
+                <w:t xml:space="preserve">High-intensity interval training is more effective than moderate-intensity continuous training in reducing abdominal fat mass in postmenopausal women with type 2 diabetes: A randomized crossover study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00244.2018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (6), pp.516 - 517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2018.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924109v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Activity, Inactivity, and Sedentary Behaviors: Definitions and Implications in Occupational Health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Rivière</w:t>
+                <w:t xml:space="preserve">Health and Fitness Benefits But Low Adherence Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline M. Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dessenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Finaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2018.00288⟩</w:t>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (9), pp.e455-e462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000001394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01913007v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of 10 Days of Intensive Exercise Period (mHealth Grand Tour) on Heart Rate Variability and Links with Glycaemic Excursions in Athletes with Type 1 Diabetes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. X. Gamelin</w:t>
+                <w:t xml:space="preserve">Energy depletion by 24-h fast leads to compensatory appetite responses compared with matched energy depletion by exercise in healthy young males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Finlayson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (5), pp.583-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0007114518001873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962861v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Exercise Duration on Subsequent Appetite and Energy Intake in Obese Adolescent Girls</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Employees’ adherence to worksite physical activity programs: Profiles of compliers versus non-compliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport Nutrition and Exercise Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijsnem.2017-0352⟩</w:t>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (3), pp.507-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-182745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933638v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eccentric cycling is more efficient in reducing fat mass than concentric cycling in adolescents with obesity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Child-adult differences in neuromuscular fatigue are muscle dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Piponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Julian</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125 (4), pp.1246 - 1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00244.2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.13301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03566936v1</w:t>
+                <w:t xml:space="preserve">hal-01924109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eccentric Training Improves Body Composition by Inducing Mechanical and Metabolic Adaptations: A Promising Approach for Overweight and Obese Individuals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Boirie</w:t>
+                <w:t xml:space="preserve">Weight Evolution During Endocrine Therapy for Breast Cancer in Postmenopausal Patients: Effect of Initial Fat Mass Percentage and Previous Adjuvant Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Ginzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Thivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Mouret-Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Dubray-Longeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Praagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01013⟩</w:t>
+              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (5), pp.1091-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clbc.2018.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01860863v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’impact d’un kit de sport « Le sport ça me dit » sur l’activité physique d’enfants âgés de 8 à 11 ans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Duclos</w:t>
+                <w:t xml:space="preserve">Physical Activity, Inactivity, and Sedentary Behaviors: Definitions and Implications in Occupational Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Richard</w:t>
+                <w:t xml:space="preserve">A. Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mayer</w:t>
+                <w:t xml:space="preserve">S. Panahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.070⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2018.00288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-04279125v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Smartphone Accelerometer Application for Low-Intensity Activity and Energy Expenditure Estimations in Overweight and Obese Adults.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of 10 Days of Intensive Exercise Period (mHealth Grand Tour) on Heart Rate Variability and Links with Glycaemic Excursions in Athletes with Type 1 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guidoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Paris</w:t>
+                <w:t xml:space="preserve">E. Lespagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Farigon</w:t>
+                <w:t xml:space="preserve">O. Bocock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Miolanne</w:t>
+                <w:t xml:space="preserve">J. Heyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Gamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 224 (715)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569914v1</w:t>
+                <w:t xml:space="preserve">hal-01962861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional compensation to exercise- vs. diet-induced acute energy deficit in adolescents with obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Thivel</w:t>
+                <w:t xml:space="preserve">Effect of Exercise Duration on Subsequent Appetite and Energy Intake in Obese Adolescent Girls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Doucet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">S. N. Fearnbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cardenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Julian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.10.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sport Nutrition and Exercise Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (6), pp.593-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijsnem.2017-0352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404737v1</w:t>
+                <w:t xml:space="preserve">hal-01933638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body Composition Is Altered in Pre-Diabetic Patients With Impaired Fasting Glucose Tolerance: Results From the NHANES Survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Nutritional compensation to exercise- vs. diet-induced acute energy deficit in adolescents with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cardenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14740/jocmr3142w⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 176, pp.159-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566845v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets connectés : voie essentielle pour une prise en charge personnelle de la santé via l'activité physique et l'alimentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Duclos</w:t>
+                <w:t xml:space="preserve">Body Composition Is Altered in Pre-Diabetic Patients With Impaired Fasting Glucose Tolerance: Results From the NHANES Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fardet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Paris</w:t>
+                <w:t xml:space="preserve">R. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (11), pp.917-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14740/jocmr3142w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082464v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eMouveRecherche application competes with research devices to evaluate energy expenditure, physical activity and still time in free-living conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId679" w:history="1">
+                <w:t xml:space="preserve">A Novel Smartphone Accelerometer Application for Low-Intensity Activity and Energy Expenditure Estimations in Overweight and Obese Adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamaudiere</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Miolanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2017.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (8), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10916-017-0763-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595562v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new equation based on the 6-min walking test to predict VO2peak in women with obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lore Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruddy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (14), pp.1-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2017.1304582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term cost reduction of routine medications following a residential programme combining physical activity and nutrition in the treatment of type 2 diabetes: a prospective cohort study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les objets connectés : voie essentielle pour une prise en charge personnelle de la santé via l'activité physique et l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lesourd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Naughton</w:t>
+                <w:t xml:space="preserve">J. Cissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratiques en Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595161v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced neural responses to food cues might contribute to the anorexigenic effect of acute exercise observed in obese but not lean adolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The eMouveRecherche application competes with research devices to evaluate energy expenditure, physical activity and still time in free-living conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.N. Fearnbach</w:t>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Silvert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martine Duclos</w:t>
+                <w:t xml:space="preserve">Nicolas Lamaudiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44, pp.76-84. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69, pp.128-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nutres.2017.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595280v1</w:t>
+                <w:t xml:space="preserve">hal-01595562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from the first french report card on physical activity for children and adolescents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced neural responses to food cues might contribute to the anorexigenic effect of acute exercise observed in obese but not lean adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ganière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salome Aubert</w:t>
+                <w:t xml:space="preserve">S.N. Fearnbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Riviere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Praznoczy</w:t>
+                <w:t xml:space="preserve">L. Silvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jpah.2017-0046⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.76-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nutres.2017.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595041v1</w:t>
+                <w:t xml:space="preserve">hal-01595280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WittyFit-Live Your Work Differently: Study Protocol for a Workplace-Delivered Health Promotion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
+                <w:t xml:space="preserve">Long-term cost reduction of routine medications following a residential programme combining physical activity and nutrition in the treatment of type 2 diabetes: a prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lanhers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Walther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Chapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Naughton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (4), pp.e58. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), pp.e013763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/resprot.6267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-013763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594269v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new equation based on the 6-min walking test to predict VO2peak in women with obesity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Thivel</w:t>
+                <w:t xml:space="preserve">Évaluation de l’impact d’un kit de sport « Le sport ça me dit » sur l’activité physique d’enfants âgés de 8 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Peirrera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Julian</w:t>
+                <w:t xml:space="preserve">J.-M. Borys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638288.2017.1304582⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (1), pp.59-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568787v1</w:t>
+                <w:t xml:space="preserve">hal-04279125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a 5-month worksite physical activity program on tertiary employees overall health and fitness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Thivel</w:t>
+                <w:t xml:space="preserve">Results from the first french report card on physical activity for children and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Praznoczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000000945⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (8), pp.660-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2017-0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594275v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé personnalisée : les objets connectés pour adopter de nouveaux comportements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">WittyFit-Live Your Work Differently: Study Protocol for a Workplace-Delivered Health Promotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Paris</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Naughton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dewavrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pranut.2017.03.007⟩</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (4), pp.e58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/resprot.6267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603939v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprint Interval Training: What are the Clinical Implications and Precautions?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Effect of a 5-month worksite physical activity program on tertiary employees overall health and fitness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Manon Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Degoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Finaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000001364⟩</w:t>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (2), pp.e3-e10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000000945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632241v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eMouveRecherche: the first scientific application to promote light-intensity activity for the prevention of chronic diseases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">La santé personnalisée : les objets connectés pour adopter de nouveaux comportements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Cissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Paris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Engineering and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15761/BEM.1000133⟩</w:t>
+              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (50), pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pranut.2017.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433036v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term improvement of breast cancer survivors’ quality of life by a 2-week group physical and educational intervention: 5-year update of the ‘PACThe’ trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sprint Interval Training: What are the Clinical Implications and Precautions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/bjc.2017.112⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (11), pp.2361-2362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000001364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675319v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body Composition Is Altered in Pre-Diabetic Patients With Impaired Fasting Glucose Tolerance: Results From the NHANES Survey</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">eMouveRecherche: the first scientific application to promote light-intensity activity for the prevention of chronic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14740/jocmr3142w⟩</w:t>
+              <w:t xml:space="preserve">Biology Engineering and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15761/BEM.1000133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628664v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional compensation to exercise- vs. diet-induced acute energy deficit in adolescents with obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Boirie</w:t>
+                <w:t xml:space="preserve">Long-term improvement of breast cancer survivors’ quality of life by a 2-week group physical and educational intervention: 5-year update of the ‘PACThe’ trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Mouret-Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.10.022⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116 (11), pp.1389 - 1393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bjc.2017.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594266v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lean adolescents achieve higher intensities but not higher energy expenditure while playing active video games compared with obese ones</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Osteoarthritis, obesity and type 2 diabetes: The weight of waist circumference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijpo.12027⟩</w:t>
+              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (3), pp.157-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01594896v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity interval training reduces abdominal fat mass in postmenopausal women with type 2 diabetes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Pradel del Amaze</w:t>
+                <w:t xml:space="preserve">An acceleration vector variance based method for energy expenditure estimation in real-life environment with a smartphone/smartwatch integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raksmey Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libo Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2016.07.031⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63, pp.435-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2016.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608777v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food intake response to exercise and active video gaming in adolescents: effect of weight status</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Prescription d’activité physique à un patient diabétique de type 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0007114515004602⟩</w:t>
+              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.19 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pranut.2015.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594179v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practice of intensive sport in children and adolescents: the impact on growth, energy metabolism and puberty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Discussion of “Body fat has no effect on the maximal fat oxidation rate in young normal and overweight women”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bouc</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (7), pp.E5-E6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000000742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630219v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced neural response to food cues following exercise is accompanied by decreased energy intake in obese adolescents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Morio</w:t>
+                <w:t xml:space="preserve">High-intensity interval training reduces abdominal fat mass in postmenopausal women with type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Pradel del Amaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ijo.2015.215⟩</w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (6), pp.433-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2016.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595050v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Peripheral and Central Vascular Adjustments during Exercise through a Training Program in Adolescents with Obesity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Food intake response to exercise and active video gaming in adolescents: effect of weight status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ruddy Richard</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Facts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000447456⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115 (3), pp.547-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0007114515004602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601665v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of physical activity intensities and energy expenditure in overweight and obese adults</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lean adolescents achieve higher intensities but not higher energy expenditure while playing active video games compared with obese ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Moel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports and Exercise Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23937/2469-5718/1510040⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.102-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijpo.12027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608723v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescription d’activité physique à un patient diabétique de type 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Practice of intensive sport in children and adolescents: the impact on growth, energy metabolism and puberty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4), pp.100-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487502v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acceleration vector variance based method for energy expenditure estimation in real-life environment with a smartphone/smartwatch integration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Libo Ren</w:t>
+                <w:t xml:space="preserve">Reduced neural response to food cues following exercise is accompanied by decreased energy intake in obese adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S N Fearnbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Silvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K L Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P M Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2016.07.021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (1), pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2015.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01594483v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteoarthritis, obesity and type 2 diabetes: The weight of waist circumference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving Peripheral and Central Vascular Adjustments during Exercise through a Training Program in Adolescents with Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruddy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.04.002⟩</w:t>
+              <w:t xml:space="preserve">Obesity Facts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (5), pp.321-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000447456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569906v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion of “Body fat has no effect on the maximal fat oxidation rate in young normal and overweight women”</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of physical activity intensities and energy expenditure in overweight and obese adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamaudiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000000742⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports and Exercise Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (3), 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23937/2469-5718/1510040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594990v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy intake adaptations to acute isoenergetic active video games and exercise are similar in obese adolescents.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">General Practitioners’ Barriers to Prescribe Physical Activity: The Dark Side of the Cluster Effects on the Physical Activity of Their Type 2 Diabetes Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lanhers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Tremblay</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Guttmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejcn.2015.31⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637088v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slight chronic elevation of C-reactive protein is associated with lower aerobic fitness but does not impair meal-induced stimulation of muscle protein metabolism in healthy old men</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Meunier</w:t>
+                <w:t xml:space="preserve">Energy intake adaptations to acute isoenergetic active video games and exercise are similar in obese adolescents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (11), pp.1267-1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejcn.2015.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2014.286054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01173410v1</w:t>
+                <w:t xml:space="preserve">hal-02637088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal fat oxidation, but not aerobic capacity, is affected by oral contraceptive use in young healthy women</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Slight chronic elevation of C-reactive protein is associated with lower aerobic fitness but does not impair meal-induced stimulation of muscle protein metabolism in healthy old men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-014-3075-7⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 593 (5), pp.1259-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2014.286054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631403v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin-based strategies to prevent hypoglycaemia during and after exercise in adult patients with type 1 diabetes on pump therapy: the DIABRASPORT randomized study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Randazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes, Obesity and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (12), pp.1150-1157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/dom.12552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Smartphone Accelerometers and Signal Energy for Estimating Energy Expenditure in Daily-Living Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Maximal fat oxidation, but not aerobic capacity, is affected by oral contraceptive use in young healthy women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (5), pp.937-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-014-3075-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247409v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multinational second Diabetes, Attitudes, Wishes and Needs study: results of the French survey</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Use of Smartphone Accelerometers and Signal Energy for Estimating Energy Expenditure in Daily-Living Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1), pp.4-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275779v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Practitioners’ Barriers to Prescribe Physical Activity: The Dark Side of the Cluster Effects on the Physical Activity of Their Type 2 Diabetes Patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The multinational second Diabetes, Attitudes, Wishes and Needs study: results of the French survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Reach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silla M Consoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140429⟩</w:t>
+              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.289-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/PPA.S68941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241710v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smartphone-driven methodology for estimating physical activities and energy expenditure in free living conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Conception d'une nouvelle fonction d'estimation de la dépense énergiétique adaptée aux smartphones et aux conditions habituelles de vie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boualit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamaudiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27(1), pp.126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082466v1</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-Month Course of Soluble Milk Proteins Interacts With Exercise to Improve Muscle Strength and Delay Fatigue in Elderly Participants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Bonhomme</w:t>
+                <w:t xml:space="preserve">Exercise per se masks oral contraceptive-induced postprandial lipid mobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Meddahi-Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Veterinary Medical Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2014.09.011⟩</w:t>
+              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (11), pp.1122-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/apnm-2014-0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637111v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une nouvelle fonction d'estimation de la dépense énergiétique adaptée aux smartphones et aux conditions habituelles de vie.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of adipose tissue distribution on maximum lipid oxidation rate during exercise in normal-weight women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (3), pp.215-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2014.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082465v1</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise per se masks oral contraceptive-induced postprandial lipid mobilization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Duclos</w:t>
+                <w:t xml:space="preserve">Recent Recreational Physical Activity and Breast Cancer Risk in Postmenopausal Women in the E3N Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Guillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bertsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/apnm-2014-0053⟩</w:t>
+              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (9), pp.1893-1902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.epi-14-0150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159350v1</w:t>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Recreational Physical Activity and Breast Cancer Risk in Postmenopausal Women in the E3N Cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Duclos</w:t>
+                <w:t xml:space="preserve">Four-Month Course of Soluble Milk Proteins Interacts With Exercise to Improve Muscle Strength and Delay Fatigue in Elderly Participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gryson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Penando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.epi-14-0150⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Veterinary Medical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (12), pp.958.e1-958.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2014.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636799v1</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of adipose tissue distribution on maximum lipid oxidation rate during exercise in normal-weight women</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A smartphone-driven methodology for estimating physical activities and energy expenditure in free living conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamaudiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2014.02.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.271-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2014.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01056816v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sports drinks on the maintenance of physical performance during 3 tennis matches: a randomized controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Brink-Elfegoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lore Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Ennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the International Society of Sports Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12970-014-0046-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atherogenic subfractions of lipoproteins in the treatment of metabolic syndrome by physical activity and diet – the RESOLVE trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Mnatzaganian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13, pp.112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1476-511X-13-112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pre-exercise, endurance, and recovery designer sports drinks on performance during tennis tournament simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food restriction-induced hyperactivity: Addiction or adaptation to famine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ouerdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Peter Konsman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e31828a4745⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (6), pp.884-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2012.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056805v1</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention, diagnosis and treatment of the overtraining syndrome: Joint consensus statement of the European College of Sport Science (ECSS) and the American College of Sports Medicine (ACSM)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Gleeson</w:t>
+                <w:t xml:space="preserve">Urinary Interleukin-8 Is a biomarker of stress in emergency physicians, especially with advancing age - The JOBSTRESS* randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17461391.2012.730061⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651426v1</w:t>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined food intake and exercise unmask different hormonal responses in lean and obese children</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+                <w:t xml:space="preserve">Oral contraception but not menstrual cycle phase is associated with increased free cortisol levels and low hypothalamo-pituitary-adrenal axis reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Enea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Corcuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/apnm-2012-0246⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinological Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (11), pp.955-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3275/8971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466279v1</w:t>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different modalities of exercise to reduce visceral fat mass and cardiovascular risk in metabolic syndrome: the RESOLVE* randomized trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 168 (4), pp.3636-3642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijcard.2013.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral contraception but not menstrual cycle phase is associated with increased free cortisol levels and low hypothalamo-pituitary-adrenal axis reactivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Corcuff</w:t>
+                <w:t xml:space="preserve">Fat mass localization alters fuel oxidation during exercise in normal weight women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meddahi-Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinological Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3275/8971⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (10), pp.1887-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182935fe3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002233v1</w:t>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary Interleukin-8 Is a biomarker of stress in emergency physicians, especially with advancing age - The JOBSTRESS* randomized trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Chamoux</w:t>
+                <w:t xml:space="preserve">Physical activity and type 2 diabetes. Recommandations of the SFD (Francophone Diabetes Society) diabetes and physical activity working group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071658⟩</w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (3), pp.205 - 216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2013.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650572v1</w:t>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity and type 2 diabetes. Recommandations of the SFD (Francophone Diabetes Society) diabetes and physical activity working group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Prevention, diagnosis and treatment of the overtraining syndrome: Joint consensus statement of the European College of Sport Science (ECSS) and the American College of Sports Medicine (ACSM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Meeusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId866" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. -F. Gautier</w:t>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Fry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gleeson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2013.03.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17461391.2012.730061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02648845v1</w:t>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat mass localization alters fuel oxidation during exercise in normal weight women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemoine-Morel</w:t>
+                <w:t xml:space="preserve">Effects of pre-exercise, endurance, and recovery designer sports drinks on performance during tennis tournament simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien L. Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Ennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182935fe3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (11), pp.3076-3083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e31828a4745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056795v1</w:t>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined food intake and exercise unmask different hormonal responses in lean and obese children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 38 (6), pp.638 - 643. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId851" w:history="1">
+              <w:t xml:space="preserve">, 2013, 38 (6), pp.638-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/apnm-2012-0246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647790v1</w:t>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Activity in Ageing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined food intake and exercise unmask different hormonal responses in lean and obese children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deutsche Zeitschrift für Sportmedizin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (6), pp.638 - 643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/apnm-2012-0246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId877" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641888v1</w:t>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food restriction-induced hyperactivity: Addiction or adaptation to famine?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Physical Activity in Ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan Peter Konsman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Deutsche Zeitschrift für Sportmedizin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (6), pp.183-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02647755v1</w:t>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal follow-up of biochemical markers of fatigue throughout a sporting season in young elite rugby players.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Courteix</w:t>
+                <w:t xml:space="preserve">JOBSTRESS study: Comparison of heart rate variability in emergency physicians working a 24-hour shift or a 14-hour night shift - A randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3182474687⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 158 (2), pp.322-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2012.04.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672573v1</w:t>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral contraception and energy intake in women: impact on substrate oxidation during exercise.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Duclos</w:t>
+                <w:t xml:space="preserve">Physical activity and cancer survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Jean Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/H2012-031⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 99 (10), pp.978 - 994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/bdc.2012.1648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159418v1</w:t>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral contraception and energy intake in women: Impact on substrate oxidation during exercise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Duclos</w:t>
+                <w:t xml:space="preserve">Detraining-induced alterations in metabolic and fitness markers after a multicomponent exercise-training program in older men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gryson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Penand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37 (4), pp.646-656. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/h2012-031⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 37 (1), pp.72-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/h11-130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466266v1</w:t>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormonal doping high-risk practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 334, pp.36 - 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detraining-induced alterations in metabolic and fitness markers after a multicomponent exercise-training program in older men</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Bonhomme</w:t>
+                <w:t xml:space="preserve">Oral contraception and energy intake in women: Impact on substrate oxidation during exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meddahi Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Zouhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37 (1), pp.72-79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/h11-130⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 37 (4), pp.646-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/h2012-031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId896" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056776v1</w:t>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JOBSTRESS study: Comparison of heart rate variability in emergency physicians working a 24-hour shift or a 14-hour night shift - A randomized trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
+                <w:t xml:space="preserve">Longitudinal follow-up of biochemical markers of fatigue throughout a sporting season in young elite rugby players.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Courteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2012.04.141⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (12), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3182474687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId901" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649873v1</w:t>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity and cancer survival</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sami Antoun</w:t>
+                <w:t xml:space="preserve">Oral contraception and energy intake in women: impact on substrate oxidation during exercise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Am Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Zouhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/bdc.2012.1648⟩</w:t>
+              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (4), pp.646-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/H2012-031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651723v1</w:t>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone geometry and strength adaptations to physical constraints inherent in different sports: comparison between elite female soccer players and swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Burt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Therre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bone and Mineral Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (3), pp.342 - 351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00774-010-0226-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of time interval between food intake and exercise on substrate oxidation during exercise in obese and lean children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (6), pp.780-785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clnu.2011.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise in the management of type 2 diabetes mellitus: what are the benefits and how does it work?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Virally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dejager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physician and Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (2), pp.98-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of time interval between food intake and exercise on substrate oxidation during exercise in obese and lean children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (6), pp.780 - 785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clnu.2011.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence on ergogenic action of glucocorticoids as a doping agent risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physician and Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38 (3), pp.121 - 127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3810/psm.2010.10.1817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive end-expiratory pressure improves end-expiratory lung volume but not oxygenation after induction of anaesthesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Futier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kwiatkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Anaesthesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27 (6), pp.508-513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/EJA.0b013e3283398806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonic and phasic effects of corticosterone on food restriction-induced hyperactivity in rats</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determination of the maximal fat oxidation point in obese children and adolescents: validity of methods to assess maximal aerobic power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2008.10.008⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (2), pp.325-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-008-0907-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId930" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668684v1</w:t>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the maximal fat oxidation point in obese children and adolescents: Validity of methods to assess maximal aerobic power</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tonic and phasic effects of corticosterone on food restriction-induced hyperactivity in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-008-0907-3⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (3), pp.436-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2008.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId935" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661038v1</w:t>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the maximal fat oxidation point in obese children and adolescents: validity of methods to assess maximal aerobic power</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId545" w:history="1">
+                <w:t xml:space="preserve">Determination of the maximal fat oxidation point in obese children and adolescents: Validity of methods to assess maximal aerobic power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId940" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 105 (2), pp.325-331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-008-0907-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId939" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466245v1</w:t>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of hypothalamopituitary adrenal axis in abdominal obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (2), pp.170-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arcped.2007.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical assessment of hormonal methods used in monitoring training status in athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sportmed Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (2), pp.56-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truncal distribution of fat mass, metabolic profile and hypothalamic-pituitary adrenal axis activity in prepubertal obese children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Gayard-Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Corcuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Jouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 150 (5), pp.535-539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpeds.2007.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 24h urinary cortisol/cortisone ratio and epinephrine/norepinephrine ration for monitoring training in young female tennis players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId953" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouveix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gouarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Filaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (11), pp.856-863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport, hormone et vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (4), pp.194-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scispo.2006.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosteroid binding globulin gene polymorphism influences cortisol driven fat distribution in obese women</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Genetic differences in hypothalamic-pituitary-adrenal axis activity and food restriction-induced hyperactivity in three inbred strains of rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId961" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (11), pp.740-752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2005.01367.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId960" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676602v1</w:t>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId969" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du dopage sur la fonction de reproduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Overnight urinary cortisol and cortisone add new insights into adaptation to training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gouarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Groussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Gratas-Delamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Delamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2005.04.002⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (7), pp.1157-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/01.mss.0000170099.10038.3b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId965" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02672903v1</w:t>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased cortisol bioavailability, abdominal obesity, and the metabolic syndrome in obese women.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Roger</w:t>
+                <w:t xml:space="preserve">Les effets du dopage sur la fonction de reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (5-6), pp.247-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2005.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId966" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679418v1</w:t>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId971" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosterone-dependent metabolic and neuroendocrine abnormalities in obese Zucker rats in relation to feeding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Richard</w:t>
+                <w:t xml:space="preserve">Increased cortisol bioavailability, abdominal obesity, and the metabolic syndrome in obese women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marquez Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId985" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Obesity Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13, pp.1157-1166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId971" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676856v1</w:t>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic differences in hypothalamic-pituitary-adrenal axis activity and food restriction-induced hyperactivity in three inbred strains of rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Corticosteroid binding globulin gene polymorphism influences cortisol driven fat distribution in obese women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId977" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Gatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Obesity Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (9), pp.1485-1490</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId980" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02675502v1</w:t>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId981" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overnight urinary cortisol and cortisone add new insights into adaptation to training</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Corticosterone-dependent metabolic and neuroendocrine abnormalities in obese Zucker rats in relation to feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Timofeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId992" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/01.mss.0000170099.10038.3b⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 288 (1), pp.E254-E266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00087.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId981" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683508v1</w:t>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical study of common conditions of storage of glucocorticoids and catecholamines in 24-h urine collected during resting and exercising conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId954" w:history="1">
+                <w:t xml:space="preserve">The 24-h urinary cortisol/cortisone ratio for monitoring training in elite swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Atlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gouarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId987" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId998" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 348 (1-2), pp.207-214</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (2), pp.218-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId986" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674937v1</w:t>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId988" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of corticosterone on muscle mitochondria identifying different sensitivity to glucocorticoids in Lewis and Fisher rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Critical study of common conditions of storage of glucocorticoids and catecholamines in 24-h urine collected during resting and exercising conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gouarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1000" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 286 (2), pp.159-167</w:t>
+              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 348 (1-2), pp.207-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId988" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673917v1</w:t>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 24-h urinary cortisol/cortisone ratio for monitoring training in elite swimmers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Effects of corticosterone on muscle mitochondria identifying different sensitivity to glucocorticoids in Lewis and Fisher rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gouarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId993" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Barale</w:t>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1003" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 36 (2), pp.218-224</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 286 (2), pp.159-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId991" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680560v1</w:t>
+            <w:hyperlink r:id="rId1001" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport de haut niveau chez l'enfant et croissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Acute and chronic effects of exercise on tissue sensitivity to glucocorticoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId968" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Lebouc</w:t>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gouarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10 (suppl.), pp.207s-209s</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 94, pp.869-875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId995" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674472v1</w:t>
+            <w:hyperlink r:id="rId1004" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId997" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute and chronic effects of exercise on tissue sensitivity to glucocorticoids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Sport de haut niveau chez l'enfant et croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId954" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Bonnemaison</w:t>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 94, pp.869-875</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (suppl.), pp.207s-209s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId997" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670628v1</w:t>
+            <w:hyperlink r:id="rId1006" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parathyroid hormone concentrations during and after two periods of high intensity exercise with and without an intervening recovery period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1000" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouassida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zalleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaouali Ajina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1003" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najah Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 88 (4-5), pp.339-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1004" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parathyroid hormone concentrations during and after two periods of high intensity exercise with and without an intervening recovery period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1000" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouassida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zalleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaouali Ajina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1003" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najah Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 88, pp.339-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1004" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1005" w:history="1">
+            <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortisol, DHEA, performance and training in elite swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1006" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Chatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId992" w:history="1">
+            <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Atlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 23, pp.510-515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1005" w:history="1">
+            <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular genetic approaches to investigate individual variations in behavioral and neuroendocrine stress responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ousova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27, pp.563-583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular genetic approaches to investigate individual variations in behavioral and neuroendocrine stress responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1015" w:history="1">
+            <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Ousova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27 (5), pp.563-583. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1019" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0306-4530(01)00093-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1020" w:history="1">
+            <w:hyperlink r:id="rId1029" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dopage à la GH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Thérapeutique. Endocrinologie et Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 4 (3), pp.164-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic response to small and large 13C-labelled pasta meals following rest or exercise in man</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Decreased pituitary sensitivity to glucocorticoids in endurance-trained men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1026" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId1032" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Corcuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1033" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pehourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1034" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tabarin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 85, pp.671-680</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 114, pp.363-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1022" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673513v1</w:t>
+            <w:hyperlink r:id="rId1031" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fat distribution in obese women is associated with subtle alterations of the hypothalamic-pituitary-adrenal axis activity and sensitivity to glucocorticoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId969" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1028" w:history="1">
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Corcuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1029" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rashedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1030" w:history="1">
+            <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 55, pp.447-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1031" w:history="1">
+            <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique et ménopause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre du gynécologue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 258, pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1031" w:history="1">
+            <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'entraînement physique sur les fonctions endocrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 62 (1), pp.19-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1033" w:history="1">
+            <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pseudo-syndrome de cushing : stratégie diagnostique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Metabolic response to small and large 13C-labelled pasta meals following rest or exercise in man</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1040" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Folch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1041" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Péronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1042" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Massicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1043" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feuillets de biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 42 (242), pp.41-47</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 85, pp.671-680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1033" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677168v1</w:t>
+            <w:hyperlink r:id="rId1039" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1035" w:history="1">
+            <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between muscle mitochondrial metabolism and stress-induced cortosterone variations in rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Le pseudo-syndrome de cushing : stratégie diagnostique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1034" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tabarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId985" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 443, pp.218-226</w:t>
+              <w:t xml:space="preserve">Feuillets de biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 42 (242), pp.41-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1035" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675805v1</w:t>
+            <w:hyperlink r:id="rId1044" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1039" w:history="1">
+            <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased pituitary sensitivity to glucocorticoids in endurance-trained men</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Relationships between muscle mitochondrial metabolism and stress-induced cortosterone variations in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1028" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1046" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malgat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1047" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Mazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1048" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chaouloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 114, pp.363-368</w:t>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 443, pp.218-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1039" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669281v1</w:t>
+            <w:hyperlink r:id="rId1045" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique et ménopause</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Effet de l'exercice musculaire sur la masse grasse chez la femme. Remodelage corporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Humaine et Hormones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 13 (3), pp.287-295</w:t>
+              <w:t xml:space="preserve">Revue du Praticien. Gynécologie et Obstrétrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 46, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1040" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692978v1</w:t>
+            <w:hyperlink r:id="rId1049" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1041" w:history="1">
+            <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticotropic and serotonergic responses to acute stress with / without prior exercise training in different rat strains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Activité physique et ménopause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica Scandinavica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 168, pp.421-430</w:t>
+              <w:t xml:space="preserve">Reproduction Humaine et Hormones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13 (3), pp.287-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1041" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692260v1</w:t>
+            <w:hyperlink r:id="rId1050" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1044" w:history="1">
+            <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'exercice musculaire sur la masse grasse chez la femme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Corticotropic and serotonergic responses to acute stress with / without prior exercise training in different rat strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1052" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1053" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Manier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 125, pp.18-19</w:t>
+              <w:t xml:space="preserve">Acta Physiologica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 168, pp.421-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1044" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686403v1</w:t>
+            <w:hyperlink r:id="rId1051" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1045" w:history="1">
+            <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal and striatal [3H 5-HT reuptake under acute stressors in two rat strains differing for their emotivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Effets de l'exercice musculaire sur la masse grasse chez la femme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Chaouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 288, pp.246-248</w:t>
+              <w:t xml:space="preserve">Gynécologie Pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 125, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1045" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697369v1</w:t>
+            <w:hyperlink r:id="rId1054" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1046" w:history="1">
+            <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique et ménopause</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Hippocampal and striatal [3H 5-HT reuptake under acute stressors in two rat strains differing for their emotivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1053" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Manier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1048" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chaouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gyn Info</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 47, pp.9-10</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 288, pp.246-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1046" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697628v1</w:t>
+            <w:hyperlink r:id="rId1055" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1047" w:history="1">
+            <w:hyperlink r:id="rId1056" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticotropic and serotonergic responses to acute stress with/without prïor exercise training in différent rat strains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Activité physique et ménopause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica Scandinavica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gyn Info</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 47, pp.9-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1047" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886634v1</w:t>
+            <w:hyperlink r:id="rId1056" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1052" w:history="1">
+            <w:hyperlink r:id="rId1057" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'exercice musculaire sur la masse grasse chez la femme. Remodelage corporel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Corticotropic and serotonergic responses to acute stress with/without prïor exercise training in différent rat strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1058" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Aguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1059" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mormede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1060" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Manier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien. Gynécologie et Obstrétrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Physiologica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 168, pp.421 - 430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1061" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-201x.2000.00683.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1052" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691115v1</w:t>
+            <w:hyperlink r:id="rId1057" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1053" w:history="1">
+            <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility of endurance training-induced changes on glucocorticoid sensitivity of monocytes by an acute exercise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">The dexamethasone-suppressed corticotrophin-releasing hormone stimulation test in anorexia nervosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1054" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId1032" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Corcuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1034" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tabarin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 51, pp.749-756</w:t>
+              <w:t xml:space="preserve">, 1999, 51, pp.725-731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1053" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688165v1</w:t>
+            <w:hyperlink r:id="rId1062" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1056" w:history="1">
+            <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dexamethasone-suppressed corticotrophin-releasing hormone stimulation test in anorexia nervosa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Reversibility of endurance training-induced changes on glucocorticoid sensitivity of monocytes by an acute exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1028" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId1064" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minkhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1065" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sarrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonnemaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1053" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Manier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 51, pp.725-731</w:t>
+              <w:t xml:space="preserve">, 1999, 51, pp.749-756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1056" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698125v1</w:t>
+            <w:hyperlink r:id="rId1063" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1057" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la valorisation du lactosérum. II. Synthèse du lactitol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1058" w:history="1">
+            <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guidini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1059" w:history="1">
+            <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1060" w:history="1">
+            <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Raphalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1061" w:history="1">
+            <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 63 (633_634), pp.443-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1057" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00928990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34491,3949 +34461,3949 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1062" w:history="1">
+            <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un programme d'activité physique (METs-Up) à l'école sur l'endurance cardiorespiratoire des adolescents : l'étude Inverser les courbes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nouvelles données normatives de la condition physique chez l'adolescent en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Cunuder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId1072" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1062" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233993v1</w:t>
+            <w:hyperlink r:id="rId1071" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1063" w:history="1">
+            <w:hyperlink r:id="rId1073" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données normatives de la condition physique chez l'adolescent en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact d'un programme d'activité physique (METs-Up) à l'école sur l'endurance cardiorespiratoire des adolescents : l'étude Inverser les courbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Cunuder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Carré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1063" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233989v1</w:t>
+            <w:hyperlink r:id="rId1073" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1065" w:history="1">
+            <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of using a cycling desk at school on executive functions, physical fitness and body composition in primary school children: a pilot within-subject study (BICLASS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Adverse Collateral Effects of COVID-19 Public Health Restrictions on Physical Fitness and Cognitive Performance in Primary School Children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chambonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1066" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Léna Pelissier</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fearnbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIR3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée de l'école doctorales SVSAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED SVSAE, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1065" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917693v1</w:t>
+            <w:hyperlink r:id="rId1074" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1067" w:history="1">
+            <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse Collateral Effects of COVID-19 Public Health Restrictions on Physical Fitness and Cognitive Performance in Primary School Children.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">The effects of using a cycling desk at school on executive functions, physical fitness and body composition in primary school children: a pilot within-subject study (BICLASS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chambonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alicia Fillon</w:t>
+            <w:hyperlink r:id="rId1076" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Demonteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boscaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'école doctorales SVSAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ED SVSAE, May 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">CIR3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1067" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917687v1</w:t>
+            <w:hyperlink r:id="rId1075" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1068" w:history="1">
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal trajectories of walking behavior among participants benefiting from a gamified digital intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1068" w:history="1">
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1069" w:history="1">
+            <w:hyperlink r:id="rId1078" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’utilisation de vélo-bureaux à l’école sur les fonctions exécutives, les capacités physiques et la composition corporelle chez les enfants de primaire : Une étude pilote intra-sujet (BICLASS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chambonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lore Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2PASS - 4 Health : pour une école qui bouge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1069" w:history="1">
+            <w:hyperlink r:id="rId1078" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1071" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital intervention promoting physical activity among obese people (DIPPAO) randomised controlled trial: study protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th conference of HEPA Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1071" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1072" w:history="1">
+            <w:hyperlink r:id="rId1081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does gamification improve physical activity? A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1072" w:history="1">
+            <w:hyperlink r:id="rId1081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1073" w:history="1">
+            <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle est l’efficacité de la gamification pour augmenter l’activité physique ? Revue systématique et méta-analyse d’essais randomisés contrôlés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Études de la Société Française de Psychologie du Sport (SFPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1073" w:history="1">
+            <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1074" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a 12-week MICT, HIIT or HIIT + RT program on body composition in postmenopausal overweight/obese women and implications for fat oxidation rate during moderate-intensity exercise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectoires d’activité physique après un programme d’activité physique supervisé : des pistes pour affiner le suivi précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Annual Congress of the European College of Sports Science (ECSS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European College of Sports Science (ECSS), Jul 2019, Prague, Czech Republic. 847 p</w:t>
+              <w:t xml:space="preserve">7ème Congrès International &amp; Salon des Interventions Non Médicamenteuses-ICEPS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICEPS., Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1074" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365640v1</w:t>
+            <w:hyperlink r:id="rId1083" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1075" w:history="1">
+            <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eMouve : la 1ère application scientifique sur smartphone pour promouvoir les activités de faible intensité et prévenir les maladies chroniques non transmissibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Assises Régionales de Nutrition et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1075" w:history="1">
+            <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1076" w:history="1">
+            <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sédentarité : de quoi parle-t-on ? Comment expliquer autant d’effets péjoratifs sur la santé?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès National de l’Observatoire National de l’Activité Physique et de la Sédentarité « Des actifs…actifs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ONAPS. FRA., Jan 2019, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1076" w:history="1">
+            <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1077" w:history="1">
+            <w:hyperlink r:id="rId1086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of muscle-tendon unit length on difference in neuromuscular fatigue between boys and men</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Julian</w:t>
+                <w:t xml:space="preserve">Effect of a 12-week MICT, HIIT or HIIT + RT program on body composition in postmenopausal overweight/obese women and implications for fat oxidation rate during moderate-intensity exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dupuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">24. Annual Congress of the European College of Sports Science (ECSS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European College of Sports Science (ECSS), Jul 2019, Prague, Czech Republic. 847 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1077" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358442v1</w:t>
+            <w:hyperlink r:id="rId1086" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1079" w:history="1">
+            <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la longueur du complexe musculo-tendineux sur les différences de fatigue neuromusculaire entre garçons pré-pubères et hommes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+                <w:t xml:space="preserve">Effect of muscle-tendon unit length on difference in neuromuscular fatigue between boys and men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId1088" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kévin Jagot</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">24th Annual Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1079" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358452v1</w:t>
+            <w:hyperlink r:id="rId1087" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1080" w:history="1">
+            <w:hyperlink r:id="rId1089" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de différentes modalités d’entrainement sur la composition corporelle et l’oxydation lipidique chez des femmes ménopausées en surpoids ou obèses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Effet de la longueur du complexe musculo-tendineux sur les différences de fatigue neuromusculaire entre garçons pré-pubères et hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Piponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de l’Association de Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">28ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1080" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365620v1</w:t>
+            <w:hyperlink r:id="rId1089" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1081" w:history="1">
+            <w:hyperlink r:id="rId1090" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires d’activité physique après un programme d’activité physique supervisé : des pistes pour affiner le suivi précoce</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets de différentes modalités d’entrainement sur la composition corporelle et l’oxydation lipidique chez des femmes ménopausées en surpoids ou obèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dupuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès International &amp; Salon des Interventions Non Médicamenteuses-ICEPS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICEPS., Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès de l’Association de Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1081" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080586v1</w:t>
+            <w:hyperlink r:id="rId1090" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1082" w:history="1">
+            <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des déterminants extrinsèques et intrinsèques de la variabilité glycémique au cours d’un Tour cycliste de 9 jours chez 9 patients diabétiques de type 1 traités sous pompe à insuline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bocock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lespagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1083" w:history="1">
+            <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1082" w:history="1">
+            <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1084" w:history="1">
+            <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déficit énergétique induit par différentes modalités de pédalage en immersion : Etude Pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1085" w:history="1">
+            <w:hyperlink r:id="rId1094" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1084" w:history="1">
+            <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1086" w:history="1">
+            <w:hyperlink r:id="rId1095" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer : physical activity matters (prevention, treatment and survival)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). FRA., Jun 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1086" w:history="1">
+            <w:hyperlink r:id="rId1095" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1087" w:history="1">
+            <w:hyperlink r:id="rId1096" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet sur l’axe gonadotrope (adolescentes et jeunes femmes) ; Sport et meilleure santé: mythe ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres de la SFEDP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Endocrinologie et Diabétologie Pédiatrique (SFEDP). FRA., Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1087" w:history="1">
+            <w:hyperlink r:id="rId1096" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1088" w:history="1">
+            <w:hyperlink r:id="rId1097" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Prescrire l’activité physique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI. Congrès de la FENAREDIAM, Fédération Nationale des Associations Régionales d' Endocrinologie Diabétologie et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1088" w:history="1">
+            <w:hyperlink r:id="rId1097" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1089" w:history="1">
+            <w:hyperlink r:id="rId1098" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer et activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'Eté de Nutrition 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Sep 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1089" w:history="1">
+            <w:hyperlink r:id="rId1098" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1090" w:history="1">
+            <w:hyperlink r:id="rId1099" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHO Health Enhancing Physical Activity (HEPA) Policy Analysis Tool as an innovation to improve national policy making – an application to France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1091" w:history="1">
+            <w:hyperlink r:id="rId1100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1092" w:history="1">
+            <w:hyperlink r:id="rId1101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1093" w:history="1">
+            <w:hyperlink r:id="rId1102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion "Promoting Health and Equity"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE), May 2016, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1090" w:history="1">
+            <w:hyperlink r:id="rId1099" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1094" w:history="1">
+            <w:hyperlink r:id="rId1103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural response to food cues and energy intake following exercise in adolescents: effect of weight status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1095" w:history="1">
+            <w:hyperlink r:id="rId1104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie N. Fearnbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaplais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1096" w:history="1">
+            <w:hyperlink r:id="rId1105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Wingate Congress of Exercise and Sport Science (WCESS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Netanya, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1094" w:history="1">
+            <w:hyperlink r:id="rId1103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1097" w:history="1">
+            <w:hyperlink r:id="rId1106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity in patients with type 2 diabetes and hypertension: insights into motivations and barriers from the MOBILE study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1098" w:history="1">
+            <w:hyperlink r:id="rId1107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dejager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1099" w:history="1">
+            <w:hyperlink r:id="rId1108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Postel-Vinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1100" w:history="1">
+            <w:hyperlink r:id="rId1109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Di Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1101" w:history="1">
+            <w:hyperlink r:id="rId1110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Annual Meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Stockholm, Sweden. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1097" w:history="1">
+            <w:hyperlink r:id="rId1106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1102" w:history="1">
+            <w:hyperlink r:id="rId1111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé 2.0 : des outils de suivi de la nutrition et de l’activité physique en condition habituelles de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-alpes-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; Laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1102" w:history="1">
+            <w:hyperlink r:id="rId1111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1103" w:history="1">
+            <w:hyperlink r:id="rId1112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique : Pourquoi et comment recommander l’activité physique et sportive chez le sujet sain, en surpoids ou obèse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Salon de Gynécologie Obstétrique Pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1103" w:history="1">
+            <w:hyperlink r:id="rId1112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1104" w:history="1">
+            <w:hyperlink r:id="rId1113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’un amorçage olfactif sur la prise alimentaire chez des patients Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1105" w:history="1">
+            <w:hyperlink r:id="rId1114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1106" w:history="1">
+            <w:hyperlink r:id="rId1115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1107" w:history="1">
+            <w:hyperlink r:id="rId1116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1108" w:history="1">
+            <w:hyperlink r:id="rId1117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fondation Médéric Alzheimer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1104" w:history="1">
+            <w:hyperlink r:id="rId1113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1109" w:history="1">
+            <w:hyperlink r:id="rId1118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un amorçage olfactif sur la prise alimentaire auprès de patients Alzheimer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Conception d’une nouvelle fonction d’estimation de la dépense énergétique adaptée aux smartphones et aux conditions habituelles de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Servelle</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lamaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Aupalesens - vieillissement, nutrition &amp; sensorialité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">11. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594961v1</w:t>
+            <w:hyperlink r:id="rId1118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1111" w:history="1">
+            <w:hyperlink r:id="rId1120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurses and dietitians seem to have a more patient-centered attitude towards diabetics than physicians: French data from the Dawn 2 study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1112" w:history="1">
+            <w:hyperlink r:id="rId1121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M. Consoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1113" w:history="1">
+            <w:hyperlink r:id="rId1122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1114" w:history="1">
+            <w:hyperlink r:id="rId1123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1115" w:history="1">
+            <w:hyperlink r:id="rId1124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inaugural Conference of the European Association of Psychosomatic Medicine (EAPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Cambridge, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1116" w:history="1">
+            <w:hyperlink r:id="rId1125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2013.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1117" w:history="1">
+            <w:hyperlink r:id="rId1126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1111" w:history="1">
+            <w:hyperlink r:id="rId1120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1118" w:history="1">
+            <w:hyperlink r:id="rId1127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’une nouvelle fonction d’estimation de la dépense énergétique adaptée aux smartphones et aux conditions habituelles de vie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Impact d’un amorçage olfactif sur la prise alimentaire auprès de patients Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Lamaudière</w:t>
+            <w:hyperlink r:id="rId1128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Servelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque Aupalesens - vieillissement, nutrition &amp; sensorialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082470v1</w:t>
+            <w:hyperlink r:id="rId1127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1120" w:history="1">
+            <w:hyperlink r:id="rId1129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une nouvelle fonction d'estimation de la dépense énergiétique adaptée aux smartphones et aux conditions habituelles de vie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boualit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ICTRNH : Integrative Approaches in Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1120" w:history="1">
+            <w:hyperlink r:id="rId1129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1121" w:history="1">
+            <w:hyperlink r:id="rId1130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence d’une inflammation à bas bruit non pathologique chez la personne âgée altère la fonctionnalité musculaire sans affecter la réponse anabolique au repas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1122" w:history="1">
+            <w:hyperlink r:id="rId1131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA., Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1121" w:history="1">
+            <w:hyperlink r:id="rId1130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1123" w:history="1">
+            <w:hyperlink r:id="rId1132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance-enhancing effects of a specific sports-drink protocol on fatigue during repeated singles tennis match play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1124" w:history="1">
+            <w:hyperlink r:id="rId1133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lore Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1125" w:history="1">
+            <w:hyperlink r:id="rId1134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1123" w:history="1">
+            <w:hyperlink r:id="rId1132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1126" w:history="1">
+            <w:hyperlink r:id="rId1135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport, hormone et vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire santé, sport et innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Bruxelles, Belgique. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scispo.2006.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1126" w:history="1">
+            <w:hyperlink r:id="rId1135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1127" w:history="1">
+            <w:hyperlink r:id="rId1136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'exercice musculaire sur la masse grasse chez la femme. Remodelage corporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Gynécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1127" w:history="1">
+            <w:hyperlink r:id="rId1136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -38443,2851 +38413,2851 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1128" w:history="1">
+            <w:hyperlink r:id="rId1137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Activity and Sedentary Behavior During Pregnancy: Feasibility of videoconference-based programs - PregMouv faesability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1129" w:history="1">
+            <w:hyperlink r:id="rId1138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1130" w:history="1">
+            <w:hyperlink r:id="rId1139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grampayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1131" w:history="1">
+            <w:hyperlink r:id="rId1140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1132" w:history="1">
+            <w:hyperlink r:id="rId1141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Society for Physical Activity and Health congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1128" w:history="1">
+            <w:hyperlink r:id="rId1137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1133" w:history="1">
+            <w:hyperlink r:id="rId1142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilité des chambres calorimétriques pour mesurer les changements des dépenses énergétiques chez les patients atteints de la maladie de Parkinson</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId1134" w:history="1">
+                <w:t xml:space="preserve">Usefulness of calorimetric chambers for measuring changes of energy expenditure in Parkinson disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+            <w:hyperlink r:id="rId1144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Recent Advances &amp; Controversies in the Measurement of Energy Metabolism (RACMEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Québec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867234v1</w:t>
+            <w:hyperlink r:id="rId1142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1136" w:history="1">
+            <w:hyperlink r:id="rId1146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of calorimetric chambers for measuring changes of energy expenditure in Parkinson disease patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId1134" w:history="1">
+                <w:t xml:space="preserve">Utilité des chambres calorimétriques pour mesurer les changements des dépenses énergétiques chez les patients atteints de la maladie de Parkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B Pereira</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances &amp; Controversies in the Measurement of Energy Metabolism (RACMEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Québec City, Canada</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842573v1</w:t>
+            <w:hyperlink r:id="rId1146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1139" w:history="1">
+            <w:hyperlink r:id="rId1148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau ARA public-privé de « Centres APPI » (Activité Physique -Prévention -Impact) pour la prévention du cancer par l'activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1140" w:history="1">
+            <w:hyperlink r:id="rId1149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Serova-Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1141" w:history="1">
+            <w:hyperlink r:id="rId1150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1142" w:history="1">
+            <w:hyperlink r:id="rId1151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1143" w:history="1">
+            <w:hyperlink r:id="rId1152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Galvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1144" w:history="1">
+            <w:hyperlink r:id="rId1153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait-Omar-Bourkeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLARA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1139" w:history="1">
+            <w:hyperlink r:id="rId1148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1145" w:history="1">
+            <w:hyperlink r:id="rId1154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of muscle length on neuromuscular fatigue of the knee extensors in boys and men.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Julian</w:t>
+                <w:t xml:space="preserve">Effects of different training modalities on body composition in overweight/obese postmenopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dupuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth international Congress of Translational Research in Human Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Cells Symposia, Exercise &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Sitges, Spain. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358453v1</w:t>
+            <w:hyperlink r:id="rId1154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1146" w:history="1">
+            <w:hyperlink r:id="rId1155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the etiology of neuromuscular fatigue among the lower limb muscles between boys and men</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+                <w:t xml:space="preserve">Effect of muscle length on neuromuscular fatigue of the knee extensors in boys and men.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth international Congress of Translational Research in Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358456v1</w:t>
+            <w:hyperlink r:id="rId1155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1147" w:history="1">
+            <w:hyperlink r:id="rId1156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different training modalities on body composition in overweight/obese postmenopausal women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Comparison of the etiology of neuromuscular fatigue among the lower limb muscles between boys and men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Piponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells Symposia, Exercise &amp; Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Sitges, Spain. 2019</w:t>
+              <w:t xml:space="preserve">Fifth international Congress of Translational Research in Human Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365662v1</w:t>
+            <w:hyperlink r:id="rId1156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1148" w:history="1">
+            <w:hyperlink r:id="rId1157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on utiliser le Quotient de Satiété comme prédicteur de la prise alimentaire chez l’adolescent en situation d’obésité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1149" w:history="1">
+            <w:hyperlink r:id="rId1158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1150" w:history="1">
+            <w:hyperlink r:id="rId1159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Khammassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1151" w:history="1">
+            <w:hyperlink r:id="rId1160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1148" w:history="1">
+            <w:hyperlink r:id="rId1157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1152" w:history="1">
+            <w:hyperlink r:id="rId1161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a 10-month multidisciplinary weight loss program on Quality of Life and Health Perception in adolescents with obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECO 2017, 24. European Congress on Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Porto, Portugal. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1152" w:history="1">
+            <w:hyperlink r:id="rId1161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1153" w:history="1">
+            <w:hyperlink r:id="rId1162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des outils numériques pour maintenir les effets positifs d’un réentrainement chez des malades chroniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 20èmes Journées de L’Ecole Doctorale SVSAE (Sciences de la vie, santé, Agronomie, Environnement)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Clermont-Ferrand, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1153" w:history="1">
+            <w:hyperlink r:id="rId1162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1154" w:history="1">
+            <w:hyperlink r:id="rId1163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high intensity interval or moderate intensity continuous training program on body composition changes in type 2 diabetes postmenopausal females: A randomized crossover study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Symposia, Exercise Metabolism, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Göteborg, Sweden. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1154" w:history="1">
+            <w:hyperlink r:id="rId1163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1155" w:history="1">
+            <w:hyperlink r:id="rId1164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate versus High Intensity Interval Exercise trainings on Energy intake and appetite feelings in adolescents with obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1156" w:history="1">
+            <w:hyperlink r:id="rId1165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lore Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaplais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECO 2017, 24. European Congress on Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Porto, Portugal. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1155" w:history="1">
+            <w:hyperlink r:id="rId1164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1157" w:history="1">
+            <w:hyperlink r:id="rId1166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un programme d’activité physique intermittent de haute intensité sur la perte de masse grasse abdominale chez la femme DT2 ménopausée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Boirie</w:t>
+                <w:t xml:space="preserve">NutriQuantic : une application smartphone pour déterminer l’adéquation de la prise alimentaire vis-à-vis des recommandations nutritionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Cissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
+              <w:t xml:space="preserve">JOBIM2015, Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265976v1</w:t>
+            <w:hyperlink r:id="rId1166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1161" w:history="1">
+            <w:hyperlink r:id="rId1167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NutriQuantic : une application smartphone pour déterminer l’adéquation de la prise alimentaire vis-à-vis des recommandations nutritionnelles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Paris</w:t>
+                <w:t xml:space="preserve">Effet d’un programme d’activité physique intermittent de haute intensité sur la perte de masse grasse abdominale chez la femme DT2 ménopausée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM2015, Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. 2015</w:t>
+              <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800920v1</w:t>
+            <w:hyperlink r:id="rId1167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1162" w:history="1">
+            <w:hyperlink r:id="rId1171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emouve-recherche et son algorithme pred ee-ow : évaluation de la sédentarité et de la dépense énergetique totale chez les personnes en surcharge pondérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1163" w:history="1">
+            <w:hyperlink r:id="rId1172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debouit-Moliane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Farigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Premières Rencontres Scientifiques CENS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1162" w:history="1">
+            <w:hyperlink r:id="rId1171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1164" w:history="1">
+            <w:hyperlink r:id="rId1173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective study of the energy balance disruption during adjuvant chemotherapy in post-menopausal early-stage breast cancer patient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Dubray Longeras</w:t>
+                <w:t xml:space="preserve">A smartphone application to evaluate energy expenditure and duration of moderate-intensity activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Boualit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference of the International Association of Medical and Biomedical Researches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Mauritius, Mauritius. , 47 p., 2013, 3rd International Conference of The International Association of Medical and Biomedical Researchers</w:t>
+              <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750294v1</w:t>
+            <w:hyperlink r:id="rId1173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1169" w:history="1">
+            <w:hyperlink r:id="rId1175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smartphone application to evaluate energy expenditure and duration of moderate-intensity activities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+                <w:t xml:space="preserve">Impact de la localisation de la masse grasse sur l’oxydation des substrats énergétiques à l’exercice chez la femme normo-pondérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pelle-Meddahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Lemoine-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013</w:t>
+              <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France. , 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747272v1</w:t>
+            <w:hyperlink r:id="rId1175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1171" w:history="1">
+            <w:hyperlink r:id="rId1180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la localisation de la masse grasse sur l’oxydation des substrats énergétiques à l’exercice chez la femme normo-pondérée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">- Lemoine-Morel</w:t>
+                <w:t xml:space="preserve">Prospective study of the energy balance disruption during adjuvant chemotherapy in post-menopausal early-stage breast cancer patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Gadéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohun R.K. Bahadoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Dubray Longeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France. , 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
+              <w:t xml:space="preserve">3. International Conference of the International Association of Medical and Biomedical Researches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Mauritius, Mauritius. , 47 p., 2013, 3rd International Conference of The International Association of Medical and Biomedical Researchers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748661v1</w:t>
+            <w:hyperlink r:id="rId1180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1176" w:history="1">
+            <w:hyperlink r:id="rId1185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation médicamenteuse et Syndrome Métabolique : place de l’activité physique et de la nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1177" w:history="1">
+            <w:hyperlink r:id="rId1186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lanhers Hons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France. , 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1176" w:history="1">
+            <w:hyperlink r:id="rId1185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1178" w:history="1">
+            <w:hyperlink r:id="rId1187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of non-pathological low grade inflammation reduces physical performances in elderlies without altering protein metabolism response to food intake</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La glycémie à jeun : Un marqueur indépendant de perte de masse musculaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Congress of the European Society of Clinical Nutrition and Metabolism (ESPEN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">congrès de la société francophone du Diabète (SFD) 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nice Acropolis, France. , Diabetes and Metabolism, 38, 2012, Résumés des communications de la réunion scientifique de la SFD de la SFD Paramédical et de l'AJD</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744746v1</w:t>
+            <w:hyperlink r:id="rId1187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1180" w:history="1">
+            <w:hyperlink r:id="rId1190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La glycémie à jeun : Un marqueur indépendant de perte de masse musculaire ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Presence of non-pathological low grade inflammation reduces physical performances in elderlies without altering protein metabolism response to food intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès de la société francophone du Diabète (SFD) 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th Congress of the European Society of Clinical Nutrition and Metabolism (ESPEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Barcelone, France. , Clinical Nutrition Supplements, 7 (1), 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1744-1161(12)70566-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749798v1</w:t>
+            <w:hyperlink r:id="rId1190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1182" w:history="1">
+            <w:hyperlink r:id="rId1192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise and the Hypothalamo-Pituitary-Adrenal Axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1183" w:history="1">
+            <w:hyperlink r:id="rId1193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tabarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1184" w:history="1">
+            <w:hyperlink r:id="rId1194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 172 p., 2016, Frontiers of Hormone Research, 978-3-318-05869-7; 978-3-318-05868-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1185" w:history="1">
+            <w:hyperlink r:id="rId1195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000445149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1186" w:history="1">
+            <w:hyperlink r:id="rId1196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1182" w:history="1">
+            <w:hyperlink r:id="rId1192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1187" w:history="1">
+            <w:hyperlink r:id="rId1197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les régimes maigrissants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1188" w:history="1">
+            <w:hyperlink r:id="rId1198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Margaritis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’alimentation à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1189" w:history="1">
+            <w:hyperlink r:id="rId1199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurasia Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 328 p., 2015, 978-2-271-08300-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1187" w:history="1">
+            <w:hyperlink r:id="rId1197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -41297,265 +41267,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1190" w:history="1">
+            <w:hyperlink r:id="rId1200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport participation, weight status, and physical fitness in French adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Cunuder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1064" w:history="1">
+            <w:hyperlink r:id="rId1072" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1190" w:history="1">
+            <w:hyperlink r:id="rId1200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1191" w:history="1">
+            <w:hyperlink r:id="rId1201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profile in women differs between high versus low energy spenders during a low intensity exercise on a cycle-desk Running Title: Energy profile during cycle-desk use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Guirado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1191" w:history="1">
+            <w:hyperlink r:id="rId1201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -41565,878 +41535,878 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1192" w:history="1">
+            <w:hyperlink r:id="rId1202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer les impacts socio-économiques du sport-santé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1195" w:history="1">
+            <w:hyperlink r:id="rId1205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère des Sports et des Jeux Olympiques et Paralympiques. 2023, https://www.sports.gouv.fr/data-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1192" w:history="1">
+            <w:hyperlink r:id="rId1202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1196" w:history="1">
+            <w:hyperlink r:id="rId1206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour la pratique clinique : « Interventions pendant la période périnatale ». Chapitre 1 Partie 2 : Effets bénéfiques de l’activité physique maternelle durant la grossesse sur la santé du fœtus, du nouveau-né et de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1197" w:history="1">
+            <w:hyperlink r:id="rId1207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin C Guinhouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Enea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Storme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Collège National des Sages-Femmes de France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1196" w:history="1">
+            <w:hyperlink r:id="rId1206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1198" w:history="1">
+            <w:hyperlink r:id="rId1208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec les membres de l’Axe Culturalités, production du film de la journée d’étude « Sociologie(s) publique(s) en représentation(s) ? Écritures scientifiques et écritures artistiques, UBO, Brest, 6 avril 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1198" w:history="1">
+            <w:hyperlink r:id="rId1208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1199" w:history="1">
+            <w:hyperlink r:id="rId1209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec les membres de l’Axe Culturalités, organisation de la journée d’étude « Sociologie(s) publique(s) en représentation(s) ? Écritures scientifiques et écritures artistiques, UBO, Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1199" w:history="1">
+            <w:hyperlink r:id="rId1209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1200" w:history="1">
+            <w:hyperlink r:id="rId1210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation des repères du PNNS – Révisions des repères relatifs à l’activité physique et à la sédentarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1201" w:history="1">
+            <w:hyperlink r:id="rId1211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bigard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1202" w:history="1">
+            <w:hyperlink r:id="rId1212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1203" w:history="1">
+            <w:hyperlink r:id="rId1213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berthouze-Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1204" w:history="1">
+            <w:hyperlink r:id="rId1214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cloes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1205" w:history="1">
+            <w:hyperlink r:id="rId1215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Saisine n°2012-SA-0155, Anses. 2016, 549 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1200" w:history="1">
+            <w:hyperlink r:id="rId1210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1206" w:history="1">
+            <w:hyperlink r:id="rId1216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energy-Saving Algorithm for Energy Expenditure Estimation with a Smartphone Sensor Based Approach: a Contribution to the Mobility Measurement in e-Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1207" w:history="1">
+            <w:hyperlink r:id="rId1217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Manenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2015, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1206" w:history="1">
+            <w:hyperlink r:id="rId1216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1208" w:history="1">
+            <w:hyperlink r:id="rId1218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des algorithmes&amp;quot; du module eMouve en conditions contrôlées : étape préalable à la détection des activités physiques en conditions habituelles de vie à l'aide de smartphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1170" w:history="1">
+            <w:hyperlink r:id="rId1174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Boualit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1208" w:history="1">
+            <w:hyperlink r:id="rId1218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1209" w:history="1">
+            <w:hyperlink r:id="rId1219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique : contextes et effets sur la santé - Synthèse et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1210" w:history="1">
+            <w:hyperlink r:id="rId1220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Aquatias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1211" w:history="1">
+            <w:hyperlink r:id="rId1221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1212" w:history="1">
+            <w:hyperlink r:id="rId1222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1213" w:history="1">
+            <w:hyperlink r:id="rId1223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1214" w:history="1">
+            <w:hyperlink r:id="rId1224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2008, 168 p., références bibliographiques disséminées. Le rapport intégral dénombre 832 p., les conditions pour se le procurer sont précisées page 165 de la synthèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1209" w:history="1">
+            <w:hyperlink r:id="rId1219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1215"/>
+      <w:footerReference w:type="default" r:id="rId1225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -42583,51 +42553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Couret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James King" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17474124.2026.2623009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rannou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazeaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51821/88.1.13033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Cunuder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hijrah Nasir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Bagheri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Cole" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328678" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Isacco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Bailly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane Beraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-025-01598-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273220v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bagot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Miles-Chan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hackney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijsnem.2024-0095" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05552095v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fayet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Fan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-025-05912-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05552103v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2024.12.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Metz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Guirado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Moore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2024-0236" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ramos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Dulloo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2024-0376" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785581v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambonni&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Delorme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flory" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phn.13485" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Fournier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gryson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chans&#233;aume Bussi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.25.17104-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Zanchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.107777" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Finlayson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0298" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404046v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Siroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dionnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114523001824" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Garnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05539-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafitte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chassard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Barlier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Badier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2024-002078" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na P&#233;lissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanseaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.24.15879-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353834v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thivel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ennequin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siroux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.13197" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Allali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Pouele" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masurier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.13147" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-024-05796-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Darmant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-024-07009-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maz&#233;as" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/47116" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653113v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint-Vincent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12944-024-02098-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273166v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2024.07.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04564780v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302392" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404640v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boscaro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107203" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404621v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-023-01427-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674195v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiere" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oy&#233;n&#233; Kossi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Teinturier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alaphilippe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.106" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cardenoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05247-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164737v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Larras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tardieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0660" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534055v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Paris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Fillol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.2025136" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288575v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beaulieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finlayson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mat&#322;osz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2023.106540" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404595v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verney" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Tremblay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-023-01360-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Beaulieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2022.106401" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126969v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lynn Miles-Chan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114523000132" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04380230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chans&#233;aume Bussiere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13658" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086636v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khamaysa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lackmy-Vall&#233;e" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preuilh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11727-w" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.114008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279700v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Blanquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leheran" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0287" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703157v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blond" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289874" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397529v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amcp.2023.02.012" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221101v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Golovkine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Niffoi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1110526" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016656v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinhouya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Enea" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Storme" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmwh.13424" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884251v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anne Tr&#233;mollieres" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chabbert-Buffet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2022.05.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03875250v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Baran" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192113782" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03183932v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Ren" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.21.12203-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682138v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meriade" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-022-02246-w" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882809v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Le Roux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14002-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796050v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Margaritis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.133" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870033v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paccou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genser" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lespessailles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bertin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Javier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2022.105443" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450029v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanta Urzeala" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike Chris Ugbolue" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Bota" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13282" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016577v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valensi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber-Chamoux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Rezki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01710-6" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869886v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mazeas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/26779" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828630v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Costa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace O&#8217;malley" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000519271" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700436v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pascal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Fran&#231;ois Roques" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/29640" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882756v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Ouerghi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kacem Ben Fradj" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bouassida" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Feki" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11060853" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884382v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38212" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882627v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Degoutte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000002442" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03875371v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vogin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C&#233;rimele" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scherrer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2022.07.646" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744386v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corteval" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/32362" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842169v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Birat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000002583" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127031v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fearnbach" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2022.08.010" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03568795v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113650" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566820v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Ciba" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Olsson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dahlbom" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Furthner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14010060" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126983v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquinot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mougin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.1080941" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03705449v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Charles" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Celine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913847.2020.1864676" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013629v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Ledda" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Mart&#237;nez-Jarreta" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.1064075" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894849v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-058015" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882862v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Bonjean" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lucas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kabani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10071258" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03775376v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac071" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229510v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khammassi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raimunda Damaso" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Matlosz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2020.12.008" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301572v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05317-2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303123v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041051" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301617v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicole Fearnbach" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijsnem.2020-0177" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520448v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tr&#233;mollieres" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chabbert-Buffet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plu-Bureau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lecerf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.03.010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241802v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.monrhu.2020.11.008" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708366v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Pelissier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111099" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463477v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chaput" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18062828" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03633954v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Tcymbal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gelius" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abu-Omar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Foster" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whiting" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-041710" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303243v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Manon Genin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2020-0449" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895057v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Roche" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2020-0342" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03312963v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauliina Husu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18115643" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303388v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.09.005" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244564v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tardieu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2020-0735" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03312957v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace O'Malley" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weghuber" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courteix" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12826" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301594v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carling" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Orhant" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Provost" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.654585" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501388v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Ginzac" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Bernadach" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Molnar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thivat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.744609" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708352v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chambonniere" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lambert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tardieu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fillon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Genin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2021.1908750" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154503v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chalchat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bontemps" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bocock" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdn.10099" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734014v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fearnbachs." TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148525v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eujim.2021.101308" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03245260v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Luiggi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2021-0025" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229008v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.03.013" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481765v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Miguet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125211007345" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02868584v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaplais" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Naughton" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Greene" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2018.06.002" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404890v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000509961" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973686v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.03.453" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03568790v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2019-0160" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882190v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kwiatkowski" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jouvency" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Mouret-Reynier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/4181850" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013089v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khammassi Marwa" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguet Maud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardenoux Charlotte" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7570/jomes20074" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013128v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.112996" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02421652v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rance" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouillon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002162" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013137v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12651" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013140v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Malley Grace" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Mathieu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1589/jpts.32.281" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983302v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;langeon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-020-01354-0" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02524696v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Esquirol" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00057" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02559496v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silla M. Consoli" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grimaldi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Penfornis" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bineau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12325-020-01336-8" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103415v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123885" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498983v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raud" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gay" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guiguet-Auclair" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerbaud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60587-1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957798v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455634v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ratel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jagot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04305-9" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02917031v2" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lespagnol" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Gamelin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc19-1928" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013131v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2020.04.015" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013101v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike Ugbolue" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Kulik" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9103352" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404861v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112744" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396248v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fillon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Mathieu" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masurier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.104506" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498981v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia C. Corgosinho" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R. D&#226;maso" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2019.12.003" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962384v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falcinelli" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bois" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fabre" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joseph" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2019.12.007" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013096v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brengues" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2020.10.002" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475160v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Genin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khammassi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.104500" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02521467v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Valente-Dos-Santos" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ferry" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gracia-Marco" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1735982" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256393v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-020-01371-z" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950981v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Aubert" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aucouturier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2019-0241" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477895v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berne" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tschudnowsky" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatoire" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gautier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30168-3" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403500v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114519003106" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355131v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Passildas" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gad&#233;a" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abrial" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499383" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02076317v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193914v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Corriger" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Corcuff" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marceau" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/papr.12800" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166489v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21276/jaspe.2019.2.3.1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065716v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05508-z" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962855v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2018.1477420" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103881v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baquet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Timmons" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/s0022-4707.18.08075-1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194743v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2019.00167" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197981v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Ludivine" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidoux Romain" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saboul Damien" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2469-5718/1510151" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997275v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Chaput" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2018.12.015" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD3Q329D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02020072v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Blazevich" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00119" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076059v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kwiatkowski" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gay-Bellile" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessenne" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laquet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boussion" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13053-019-0107-7" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308947v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dutheil" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Larras" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Esquirol" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2019-0154" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154522v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Miguet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.05.010" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GQS3TZ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102976v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/wor-192873" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914421v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2018.07.026" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01923044v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.09.001" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904408v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2018.07.018" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902828v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Genin" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dessenne" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Finaud" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00279" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962857v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Aubert" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ganiere" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2018-0511" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03568783v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Nicole Fearnbach" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijsnem.2017-0352" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082463v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guidoux" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paris" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Farigon" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boirie" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927932v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Thivat" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dubray-Longeras" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arbre" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Van-Praagh" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2018.1502330" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904396v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000001394" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875841v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114518001873" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860021v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Genin" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-182745" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834391v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle van Praagh" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2018.06.010" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924109v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00244.2018" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913007v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tremblay" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panahi" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00288" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962861v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lespagnol" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bocock" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heyman" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Gamelin" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933638v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Fearnbach" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardenoux" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03566936v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13301" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860863v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Touron" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01013" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04279125v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Borys" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mayer" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.070" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHQCQKTQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569914v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guidoux" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farigon" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Miolanne" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-017-0763-y" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404737v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doucet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.10.022" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566845v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blondel" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14740/jocmr3142w" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082464v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cissoko" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fardet" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595562v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudiere" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.04.005" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606327v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2017.1304582" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595161v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walther" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chapier" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lesourd" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-013763" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595280v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Fearnbach" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvert" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2017.06.006" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595041v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Riviere" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Praznoczy" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2017-0046" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594269v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dewavrin" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/resprot.6267" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03568787v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peirrera" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594275v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000000945" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603939v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cissoko" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.03.007" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632241v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001364" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433036v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/BEM.1000133" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01675319v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bridon" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hanh" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2017.112" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628664v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blondel" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594266v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doucet" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594896v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Moel" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12027" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NG9RCZ0K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608777v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Pradel del Amaze" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2016.07.031" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594179v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114515004602" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630219v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bouc" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595050v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S N Fearnbach" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Silvert" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K L Keller" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Genin" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2015.215" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601665v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447456" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608723v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2469-5718/1510040" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487502v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2015.12.006" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594483v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raksmey Phan" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.07.021" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8P1GLN1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569906v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.04.002" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594990v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000742" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637088v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Chaput" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schwartz" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tremblay" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2015.31" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173410v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.286054" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631403v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3075-7" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245205v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franc" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Daoudi" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pochat" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Petit" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Randazzo" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dom.12552" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247409v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudi&#232;re" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275779v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Reach" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silla M Consoli" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Halimi" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colas" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S68941" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241710v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guttmann" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140429" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082466v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.009" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637111v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Penando" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonhomme" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2014.09.011" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082465v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boualit" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159350v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Isacco" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thivel" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine-Morel" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duclos" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2014-0053" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636799v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l dos Santos" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Guillas" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertsch" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-14-0150" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056816v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aucouturier" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.02.006" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7594X7PD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659901v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brink-Elfegoun" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-014-0046-7" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299207v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mnatzaganian" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lesourd" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-13-112" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056805v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien L. Peltier" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubineau" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31828a4745" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651426v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meeusen" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Foster" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fry" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gleeson" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2012.730061" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466279v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fellmann" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2012-0246" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306330v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lac" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2013.05.012" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18RT7M0D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002233v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Diaz" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dugu&#233;" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3275/8971" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650572v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrier" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071658" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648845v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Oppert" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verges" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coliche" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Gautier" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2013.03.005" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N8JM12M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056795v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182935fe3" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647790v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641888v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647755v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ouerdani" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peter Konsman" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2012.09.012" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7SH670F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00672573v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonis" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3182474687" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159418v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Pelle" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Zouhal" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/H2012-031" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466266v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meddahi Pelle" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h2012-031" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642227v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056776v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Penand" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h11-130" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649873v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2012.04.141" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JSZLTSL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651723v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romieu" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ferrari" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Jean Bignon" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Antoun" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2012.1648" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652096v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Burt" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Therre" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Gall" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00774-010-0226-8" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HT769NDL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466259v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2011.03.011" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBH90ND0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650061v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Virally" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dejager" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648767v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662265v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3810/psm.2010.10.1817" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549785v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Futier" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Constantin" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petit" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EJA.0b013e3283398806" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668684v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gatti" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bessi&#232;re" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2008.10.008" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2L4PSXG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661038v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meyer" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0907-3" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0NSZPMSX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466245v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rance" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656423v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.10.022" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FSM2Z4L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655306v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660560v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Gayard-Cros" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Andrew" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Jouret" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2007.01.029" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657018v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouveix" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouarne" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Beauvieux" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filaire" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665686v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2006.04.001" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HNJB91-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676602v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gatta" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roger" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672903v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2005.04.002" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF3XQHXN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679418v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marquez Pereira" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Barat" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gatta" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roger" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676856v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Timofeeva" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Michel" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Richard" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00087.2004" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675502v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchet" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vettier" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2005.01367.x" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3RPKMKDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683508v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Groussard" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gratas-Delamarche" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delamarche" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000170099.10038.3b" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674937v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673917v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocher" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680560v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atlaoui" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacoste" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barale" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674472v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebouc" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670628v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnemaison" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675996v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouassida" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zalleg" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaouali Ajina" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Gharbi" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674469v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680385v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chatard" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lac" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hooper" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676388v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Courvoisier" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marissal-Arvy" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ousova" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567082v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courvoisier" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ramos" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Arvy" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ousova" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4530(01)00093-2" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGD0B5VJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682795v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673513v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Folch" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;ronnet" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massicotte" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavoie" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676715v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Corcuff" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rashedi" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pehourcq" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670236v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680435v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677168v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabarin" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675805v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malgat" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mazat" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaouloff" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669281v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692978v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692260v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manier" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686403v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697369v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697628v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01886634v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aguerre" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mormede" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Manier" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-201x.2000.00683.x" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691115v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688165v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minkhar" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrieau" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698125v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00928990v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guidini" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Papillon" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raphalen" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bariou" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233993v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233989v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L&#233;ger" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917693v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Demonteix" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917687v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04945667v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917827v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambonniere" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911434v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916495v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916471v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365640v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292477v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080587v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358442v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Ratel" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358452v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365620v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080586v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491738v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Heyman" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927466v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Metz" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600704v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565538v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601060v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739011v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02899859v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ungureanu" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Toussaint" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176330v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie N. Fearnbach" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216249v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dejager" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Postel-Vinay" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Nicola" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quere" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237881v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792425v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165736v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaillet" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raclot" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594961v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servelle" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747560v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Consoli" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reach" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Halimi" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2013.03.025" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M791BH0T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082470v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamaudi&#232;re" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082468v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803884v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831139v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brink" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dor&#233;" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822264v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835369v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845671v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barasinski" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grampayre" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867234v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morand" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842573v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boirie" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morand" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03226163v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serova-Erard" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Rey" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicolas" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galvin" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait-Omar-Bourkeb" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358453v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358456v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365662v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937082v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miguet" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khammassi" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Masurier" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607940v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604526v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565543v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603811v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julien" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265976v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metz" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800920v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740414v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debouit-Moliane" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750294v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Gad&#233;a" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viala" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohun R.K. Bahadoor" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dubray Longeras" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747272v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boualit" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748661v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Isacco" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pelle-Meddahi" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Lemoine-Morel" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749083v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers Hons" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744746v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70566-5" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749798v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Mioche" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606607v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabarin" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karger.com/Book/Home/271597" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445149" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/OPS-TGNKDWTJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796156v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Margaritis" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/biologie-science-de-la-terre/7101-lalimentation-a-decouvert.html?search_query=l%27alimentation+a+decouvert&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717606v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685361v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999358v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gautier" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuch" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meurisse" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283253v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C Guinhouya" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181162v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181161v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443650v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bigard" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthouze-Aranda" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cloes" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158743v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Manenq" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056761v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570655v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aquatias" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnal" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bilard" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Call&#232;de" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583594v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Loos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-026-02139-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578437v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couarraze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Jiao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nike Lu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerinurse.2026.104023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Couret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James King" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17474124.2026.2623009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A King" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12876-026-04715-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bagot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gryson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chans&#233;aume Bussi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.25.17104-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Zanchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.107777" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hackney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Finlayson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0298" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Miles-Chan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Isacco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijsnem.2024-0095" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Bailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane Beraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-025-01598-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hijrah Nasir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Bagheri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Cole" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328678" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05552095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fayet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Fan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-025-05912-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rannou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazeaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51821/88.1.13033" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Cunuder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70141" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05552103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2024.12.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Metz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Guirado" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Moore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2024-0236" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273211v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ramos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Dulloo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2024-0376" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambonni&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Delorme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phn.13485" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike C Ugbolue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00830-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404640v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boscaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107203" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Garnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05539-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na P&#233;lissier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanseaume" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.24.15879-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafitte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chassard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Barlier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Badier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2024-002078" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353834v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thivel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ennequin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.13197" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720183v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-024-05796-w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Allali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Pouele" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masurier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.13147" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Siroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dionnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114523001824" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701358v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Darmant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-024-07009-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703161v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maz&#233;as" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/47116" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653113v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint-Vincent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12944-024-02098-w" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2024.07.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04564780v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302392" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703157v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289874" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397529v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amcp.2023.02.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221101v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Golovkine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Niffoi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1110526" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164737v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Larras" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tardieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0660" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534055v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Paris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Fillol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.2025136" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288575v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beaulieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finlayson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mat&#322;osz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2023.106540" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404595v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verney" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Tremblay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-023-01360-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126985v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Beaulieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2022.106401" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126969v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lynn Miles-Chan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114523000132" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04380230v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chans&#233;aume Bussiere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13658" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674195v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oy&#233;n&#233; Kossi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Teinturier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alaphilippe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.106" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323816v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cardenoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05247-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404621v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-023-01427-w" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khamaysa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lackmy-Vall&#233;e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preuilh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11727-w" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855352v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.114008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279700v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Blanquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leheran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0287" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03705449v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Charles" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Celine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913847.2020.1864676" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013629v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Ledda" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Mart&#237;nez-Jarreta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.1064075" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03775376v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Margaritis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac071" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882862v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Bonjean" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lucas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kabani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10071258" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894849v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-058015" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126983v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquinot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mougin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.1080941" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03875250v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Baran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192113782" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03183932v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Ren" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.21.12203-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682138v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meriade" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-022-02246-w" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882809v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Le Roux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14002-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796050v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.133" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016577v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valensi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber-Chamoux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Rezki" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01710-6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869886v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mazeas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/26779" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828630v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450029v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanta Urzeala" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike Chris Ugbolue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Bota" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13282" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870033v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paccou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genser" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lespessailles" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bertin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Javier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2022.105443" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016656v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinhouya" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Enea" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Storme" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmwh.13424" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884251v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anne Tr&#233;mollieres" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chabbert-Buffet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2022.05.008" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483199v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julian" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Costa" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace O&#8217;malley" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000519271" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882627v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Degoutte" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000002442" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03875371v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vogin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C&#233;rimele" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scherrer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2022.07.646" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884382v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38212" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700436v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pascal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Fran&#231;ois Roques" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/29640" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882756v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Ouerghi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kacem Ben Fradj" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bouassida" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Feki" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11060853" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03568795v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113650" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744386v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corteval" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/32362" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127031v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fearnbach" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2022.08.010" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842169v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Birat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000002583" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566820v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Ciba" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Olsson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dahlbom" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Furthner" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14010060" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481765v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Miguet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125211007345" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148525v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chambonniere" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicole Fearnbach" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eujim.2021.101308" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03245260v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Luiggi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2021-0025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734014v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fearnbachs." TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229008v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.03.013" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241802v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.monrhu.2020.11.008" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520448v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tr&#233;mollieres" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chabbert-Buffet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plu-Bureau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lecerf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.03.010" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708366v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Pelissier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111099" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463477v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chaput" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18062828" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895057v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khammassi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Roche" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2020-0342" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303243v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Manon Genin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2020-0449" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03633954v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Tcymbal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gelius" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abu-Omar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Foster" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whiting" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-041710" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229510v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raimunda Damaso" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Matlosz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2020.12.008" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301572v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05317-2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301617v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijsnem.2020-0177" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303123v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041051" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03312963v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauliina Husu" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18115643" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303388v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.09.005" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244564v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tardieu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2020-0735" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03312957v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace O'Malley" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weghuber" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courteix" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12826" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301594v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carling" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Orhant" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Provost" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.654585" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501388v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Ginzac" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Bernadach" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Molnar" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thivat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.744609" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708352v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lambert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tardieu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fillon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Genin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2021.1908750" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154503v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chalchat" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bontemps" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bocock" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdn.10099" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950981v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Aubert" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aucouturier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2019-0241" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02421652v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rance" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouillon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002162" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013128v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.112996" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013140v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Malley Grace" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Mathieu" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1589/jpts.32.281" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013137v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12651" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983302v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;langeon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-020-01354-0" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02524696v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Esquirol" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00057" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103415v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123885" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02559496v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silla M. Consoli" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grimaldi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Penfornis" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bineau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12325-020-01336-8" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03568790v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2019-0160" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882190v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kwiatkowski" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jouvency" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Mouret-Reynier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/4181850" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02868584v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaplais" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Naughton" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Greene" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2018.06.002" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013089v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khammassi Marwa" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguet Maud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardenoux Charlotte" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7570/jomes20074" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404890v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000509961" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973686v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.03.453" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957798v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455634v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ratel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jagot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04305-9" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498983v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raud" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gay" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guiguet-Auclair" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerbaud" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60587-1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02917031v2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lespagnol" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Gamelin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc19-1928" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013101v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike Ugbolue" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Kulik" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9103352" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013131v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2020.04.015" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404861v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112744" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02521467v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Valente-Dos-Santos" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ferry" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gracia-Marco" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1735982" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962384v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falcinelli" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bois" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fabre" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joseph" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2019.12.007" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256393v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-020-01371-z" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013096v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brengues" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2020.10.002" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396248v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fillon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Mathieu" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masurier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.104506" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475160v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Genin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khammassi" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.104500" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498981v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia C. Corgosinho" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R. D&#226;maso" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2019.12.003" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308947v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dutheil" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Larras" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Esquirol" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2019-0154" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102976v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/wor-192873" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154522v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Miguet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.05.010" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GQS3TZ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193914v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Corriger" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Corcuff" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marceau" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/papr.12800" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02076317v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166489v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21276/jaspe.2019.2.3.1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065716v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05508-z" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962855v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2018.1477420" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194743v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2019.00167" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103881v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baquet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Timmons" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/s0022-4707.18.08075-1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403500v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114519003106" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355131v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Passildas" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gad&#233;a" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abrial" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499383" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477895v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berne" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tschudnowsky" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatoire" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gautier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30168-3" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197981v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Ludivine" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidoux Romain" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saboul Damien" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2469-5718/1510151" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997275v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Chaput" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2018.12.015" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD3Q329D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02020072v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Blazevich" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00119" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076059v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kwiatkowski" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gay-Bellile" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessenne" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laquet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boussion" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13053-019-0107-7" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860863v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Touron" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01013" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03566936v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13301" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904408v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2018.07.018" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902828v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Genin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dessenne" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Finaud" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00279" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962857v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Aubert" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ganiere" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2018-0511" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082463v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guidoux" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paris" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Farigon" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boirie" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927932v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Thivat" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dubray-Longeras" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arbre" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Van-Praagh" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2018.1502330" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914421v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2018.07.026" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01923044v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.09.001" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904396v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000001394" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875841v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114518001873" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860021v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Genin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-182745" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924109v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00244.2018" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834391v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle van Praagh" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2018.06.010" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913007v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tremblay" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panahi" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00288" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962861v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lespagnol" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bocock" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heyman" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Gamelin" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933638v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Fearnbach" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardenoux" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijsnem.2017-0352" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594266v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doucet" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.10.022" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628664v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blondel" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14740/jocmr3142w" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569914v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guidoux" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farigon" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Miolanne" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-017-0763-y" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606327v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2017.1304582" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082464v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cissoko" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fardet" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595562v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudiere" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.04.005" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595280v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Fearnbach" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvert" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2017.06.006" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595161v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walther" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chapier" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lesourd" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-013763" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04279125v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Borys" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mayer" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.070" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHQCQKTQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595041v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Riviere" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Praznoczy" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2017-0046" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594269v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dewavrin" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/resprot.6267" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594275v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000000945" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603939v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cissoko" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.03.007" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632241v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001364" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433036v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/BEM.1000133" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01675319v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bridon" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hanh" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2017.112" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569906v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.04.002" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594483v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raksmey Phan" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.07.021" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8P1GLN1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487502v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2015.12.006" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594990v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000742" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608777v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Pradel del Amaze" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2016.07.031" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594179v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114515004602" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594896v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Moel" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12027" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NG9RCZ0K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630219v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bouc" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595050v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S N Fearnbach" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Silvert" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K L Keller" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Genin" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2015.215" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601665v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447456" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608723v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2469-5718/1510040" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241710v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guttmann" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140429" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637088v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Chaput" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schwartz" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tremblay" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2015.31" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173410v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.286054" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245205v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franc" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Daoudi" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pochat" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Petit" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Randazzo" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dom.12552" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631403v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3075-7" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247409v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudi&#232;re" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275779v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Reach" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silla M Consoli" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Halimi" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colas" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S68941" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082465v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boualit" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159350v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Isacco" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thivel" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine-Morel" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duclos" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2014-0053" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056816v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aucouturier" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.02.006" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7594X7PD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636799v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l dos Santos" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Guillas" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertsch" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-14-0150" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637111v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Penando" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonhomme" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2014.09.011" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082466v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.009" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659901v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brink-Elfegoun" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-014-0046-7" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299207v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mnatzaganian" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lesourd" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-13-112" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647755v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ouerdani" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peter Konsman" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2012.09.012" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7SH670F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650572v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrier" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lac" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071658" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002233v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Diaz" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dugu&#233;" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3275/8971" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306330v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2013.05.012" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18RT7M0D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056795v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182935fe3" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648845v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Oppert" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verges" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coliche" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Gautier" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2013.03.005" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N8JM12M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651426v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meeusen" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Foster" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fry" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gleeson" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2012.730061" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056805v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien L. Peltier" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubineau" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31828a4745" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466279v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fellmann" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2012-0246" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647790v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641888v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649873v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2012.04.141" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JSZLTSL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651723v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romieu" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ferrari" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Jean Bignon" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Antoun" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2012.1648" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056776v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Penand" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h11-130" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642227v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466266v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meddahi Pelle" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Zouhal" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h2012-031" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00672573v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonis" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3182474687" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159418v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Pelle" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/H2012-031" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652096v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Burt" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Therre" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Gall" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00774-010-0226-8" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HT769NDL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466259v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2011.03.011" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBH90ND0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650061v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Virally" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dejager" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648767v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662265v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3810/psm.2010.10.1817" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549785v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Futier" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Constantin" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petit" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EJA.0b013e3283398806" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466245v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rance" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meyer" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0907-3" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0NSZPMSX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668684v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gatti" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bessi&#232;re" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2008.10.008" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2L4PSXG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661038v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656423v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.10.022" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FSM2Z4L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655306v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660560v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Gayard-Cros" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Andrew" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Jouret" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2007.01.029" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657018v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouveix" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouarne" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Beauvieux" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filaire" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665686v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2006.04.001" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HNJB91-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675502v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchet" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vettier" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2005.01367.x" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3RPKMKDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683508v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Groussard" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gratas-Delamarche" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delamarche" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000170099.10038.3b" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672903v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2005.04.002" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF3XQHXN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679418v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marquez Pereira" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Barat" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gatta" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roger" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676602v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gatta" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roger" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676856v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Timofeeva" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Michel" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Richard" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00087.2004" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680560v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atlaoui" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacoste" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barale" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674937v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673917v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocher" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670628v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnemaison" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674472v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebouc" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675996v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouassida" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zalleg" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaouali Ajina" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Gharbi" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674469v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680385v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chatard" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lac" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hooper" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676388v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Courvoisier" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marissal-Arvy" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ousova" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567082v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courvoisier" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ramos" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Arvy" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ousova" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4530(01)00093-2" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGD0B5VJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682795v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669281v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Corcuff" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pehourcq" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabarin" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676715v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rashedi" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670236v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680435v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673513v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Folch" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;ronnet" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massicotte" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavoie" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677168v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675805v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malgat" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mazat" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaouloff" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691115v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692978v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692260v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manier" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686403v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697369v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697628v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01886634v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aguerre" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mormede" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Manier" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-201x.2000.00683.x" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698125v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688165v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minkhar" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrieau" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00928990v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guidini" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Papillon" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raphalen" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bariou" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233989v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L&#233;ger" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233993v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917687v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917693v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Demonteix" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04945667v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917827v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambonniere" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911434v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916495v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916471v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080586v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292477v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080587v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365640v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358442v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Ratel" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358452v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365620v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491738v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Heyman" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927466v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Metz" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600704v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565538v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601060v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739011v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02899859v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ungureanu" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Toussaint" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176330v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie N. Fearnbach" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216249v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dejager" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Postel-Vinay" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Nicola" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quere" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237881v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792425v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165736v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaillet" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raclot" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082470v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamaudi&#232;re" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747560v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Consoli" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reach" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Halimi" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2013.03.025" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M791BH0T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594961v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servelle" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082468v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803884v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831139v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brink" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dor&#233;" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822264v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835369v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845671v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barasinski" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grampayre" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842573v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boirie" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morand" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867234v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morand" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03226163v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serova-Erard" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Rey" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicolas" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galvin" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait-Omar-Bourkeb" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365662v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358453v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358456v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937082v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miguet" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khammassi" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Masurier" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607940v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604526v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565543v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603811v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julien" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800920v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265976v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metz" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740414v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debouit-Moliane" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747272v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boualit" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748661v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Isacco" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pelle-Meddahi" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Lemoine-Morel" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750294v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Gad&#233;a" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viala" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohun R.K. Bahadoor" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dubray Longeras" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749083v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers Hons" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749798v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blondel" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Mioche" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744746v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70566-5" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606607v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabarin" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karger.com/Book/Home/271597" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445149" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/OPS-TGNKDWTJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796156v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Margaritis" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/biologie-science-de-la-terre/7101-lalimentation-a-decouvert.html?search_query=l%27alimentation+a+decouvert&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717606v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685361v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999358v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gautier" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuch" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meurisse" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283253v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C Guinhouya" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181162v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181161v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443650v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bigard" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthouze-Aranda" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cloes" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158743v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Manenq" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056761v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570655v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aquatias" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnal" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bilard" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Call&#232;de" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>