--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -169,177 +169,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces représentations de soi qui accompagnent nos activités</w:t>
+                <w:t xml:space="preserve">L'organisation de l'action comme mobilisation d'une configuration d'énergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04942483v1</w:t>
+                <w:t xml:space="preserve">hal-05342422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation de l'action comme mobilisation d'une configuration d'énergies</w:t>
+                <w:t xml:space="preserve">Ces représentations de soi qui accompagnent nos activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342422v1</w:t>
+                <w:t xml:space="preserve">halshs-04942483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer une vie intellectuelle professionnelle</w:t>
               </w:r>
@@ -769,89 +769,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Expérience : une tranformation simultanée de l'activité et du sujet en activité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrées action et activité dans la recherche et dans les mémoires professionnels - Innovation pédagogique et transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508035v1</w:t>
+                <w:t xml:space="preserve">hal-04436277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soi, moi, je : des construits d’expérience par/pour des sujets-en-activité</w:t>
               </w:r>
@@ -906,327 +919,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche sur les pratiques : un acte mental doublé d'un acte discursif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'Expérience : une tranformation simultanée de l'activité et du sujet en activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040996v1</w:t>
+                <w:t xml:space="preserve">hal-04508035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placer les apprenants au centre des dispositifs...</w:t>
+                <w:t xml:space="preserve">La recherche sur les pratiques : un acte mental doublé d'un acte discursif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614075v1</w:t>
+                <w:t xml:space="preserve">hal-05040996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enchaînement d'activités et construction de sens</w:t>
+                <w:t xml:space="preserve">Placer les apprenants au centre des dispositifs...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508046v1</w:t>
+                <w:t xml:space="preserve">hal-04614075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrées action et activité dans la recherche et dans les mémoires professionnels - Innovation pédagogique et transition</w:t>
+                <w:t xml:space="preserve">Enchaînement d'activités et construction de sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436277v1</w:t>
+                <w:t xml:space="preserve">hal-04508046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soi, moi, je : des construits d’expérience par/pour des sujets-en-activité</w:t>
               </w:r>
@@ -2008,733 +2008,733 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se construire par l'expérience et la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 238, 174 p., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’horizon d’une épistémologie de l’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 238, pp.31-36. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.238.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approcher la création par la voie de l'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Vitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trabalho &amp; Educação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (2), pp.13-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35699/2238-037X.2022.39935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repérer les dynamiques de changement déjà présentes lors de demandes d’aide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nauki o Wychowaniu. Studia Interdyscyplinarne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (2), pp.109-123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18778/2450-4491.13.08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Se préparer à ľaction » : un programme coordonné de recherche inspiré de la pensée-transformation piloté par la Chaire Unesco Institut Catholique de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nauki o Wychowaniu. Studia Interdyscyplinarne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (2), pp.333-339. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18778/2450-4491.13.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formaliser des savoirs d'expérience pour la formation : une recherche collaborative dans le champ du handicap rare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n° 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’éduquer à la citoyenneté́ démocratique, par, pour et avec des personnes en situation de handicap : une recherche-action internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (20), pp.215-221. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vsoc.174.0215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vsoc.174.0215⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04029792v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-04573407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3243,51 +3243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création comme expérience : rapport de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Vitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3391,51 +3391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Isabel Arciniegas Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Adassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3592,51 +3592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création comme injonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Vitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3807,51 +3807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épilogue : (s’)embarquer en création !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Vitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3936,51 +3936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créativité, Innovation, Invention, Découverte, Création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Vitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4502,51 +4502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création comme expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Vitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4832,51 +4832,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="928CD602"/>
+    <w:nsid w:val="51349CAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5063,51 +5063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-dutoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0520-1234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04942483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dutoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993175v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040996v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04614075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04581870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04326571v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03253188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04573411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.238.0031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029641v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vitali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35699/2238-037X.2022.39935" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/2450-4491.13.08" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/2450-4491.13.19" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02124676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Arciniegas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;mery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029792v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.174.0215" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04573407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029997v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683275v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Jean-Marie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutuale Augustin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger Guy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04030063v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Pham Quang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Isabel Arciniegas Cardoso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Adassen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Tremblay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Blais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lequien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mercier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ies.3904" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Saint-P&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lavitry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trombert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029910v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00639967v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CNAM0632" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-dutoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0520-1234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342422v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dutoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04942483v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993175v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436277v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508035v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04614075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04581870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04326571v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03253188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04573407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04573411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.238.0031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vitali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35699/2238-037X.2022.39935" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/2450-4491.13.08" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/2450-4491.13.19" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02124676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Arciniegas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;mery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.174.0215" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029997v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683275v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Jean-Marie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutuale Augustin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger Guy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04030063v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Pham Quang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Isabel Arciniegas Cardoso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Adassen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Tremblay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Blais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lequien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mercier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ies.3904" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Saint-P&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lavitry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trombert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029910v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00639967v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CNAM0632" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>