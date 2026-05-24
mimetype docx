--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -169,1364 +169,1364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation de l'action comme mobilisation d'une configuration d'énergies</w:t>
+                <w:t xml:space="preserve">Développer une vie intellectuelle professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342422v1</w:t>
+                <w:t xml:space="preserve">hal-05115378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces représentations de soi qui accompagnent nos activités</w:t>
+                <w:t xml:space="preserve">Propositions pour penser les champs de pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04942483v1</w:t>
+                <w:t xml:space="preserve">halshs-04993175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer une vie intellectuelle professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La création d'un espace conjoint de communication en mode multimodal et d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115378v1</w:t>
+                <w:t xml:space="preserve">hal-05124521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propositions pour penser les champs de pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constructions mentales et constructions discursives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04993175v1</w:t>
+                <w:t xml:space="preserve">hal-05252961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création d'un espace conjoint de communication en mode multimodal et d'apprentissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre les espaces intéressant les parcours individuels de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124521v1</w:t>
+                <w:t xml:space="preserve">hal-05463980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructions mentales et constructions discursives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'organisation de l'action comme mobilisation d'une configuration d'énergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252961v1</w:t>
+                <w:t xml:space="preserve">hal-05342422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les espaces intéressant les parcours individuels de formation</w:t>
+                <w:t xml:space="preserve">Ces représentations de soi qui accompagnent nos activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463980v1</w:t>
+                <w:t xml:space="preserve">halshs-04942483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des émotions fondatrices ?</w:t>
+                <w:t xml:space="preserve">Entrées action et activité dans la recherche et dans les mémoires professionnels - Innovation pédagogique et transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535459v1</w:t>
+                <w:t xml:space="preserve">hal-04436277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrées action et activité dans la recherche et dans les mémoires professionnels - Innovation pédagogique et transition</w:t>
+                <w:t xml:space="preserve">La recherche sur les pratiques : un acte mental doublé d'un acte discursif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436277v1</w:t>
+                <w:t xml:space="preserve">hal-05040996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soi, moi, je : des construits d’expérience par/pour des sujets-en-activité</w:t>
+                <w:t xml:space="preserve">Placer les apprenants au centre des dispositifs...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578231v1</w:t>
+                <w:t xml:space="preserve">hal-04614075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Expérience : une tranformation simultanée de l'activité et du sujet en activité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enchaînement d'activités et construction de sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508035v1</w:t>
+                <w:t xml:space="preserve">hal-04508046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche sur les pratiques : un acte mental doublé d'un acte discursif</w:t>
+                <w:t xml:space="preserve">Soi, moi, je : des construits d’expérience par/pour des sujets-en-activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040996v1</w:t>
+                <w:t xml:space="preserve">hal-04578231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placer les apprenants au centre des dispositifs...</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'Expérience : une tranformation simultanée de l'activité et du sujet en activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614075v1</w:t>
+                <w:t xml:space="preserve">hal-04508035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enchaînement d'activités et construction de sens</w:t>
+                <w:t xml:space="preserve">Soi, moi, je : des construits d’expérience par/pour des sujets-en-activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508046v1</w:t>
+                <w:t xml:space="preserve">hal-04581870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soi, moi, je : des construits d’expérience par/pour des sujets-en-activité</w:t>
+                <w:t xml:space="preserve">Agir sur sa propre activité : le travail du sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581870v1</w:t>
+                <w:t xml:space="preserve">halshs-04824119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir sur sa propre activité : le travail du sens</w:t>
+                <w:t xml:space="preserve">Des émotions fondatrices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04824119v1</w:t>
+                <w:t xml:space="preserve">hal-04535459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication à soi : une activité secrète universellement répandue</w:t>
+                <w:t xml:space="preserve">Indispensable travail empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04035765v1</w:t>
+                <w:t xml:space="preserve">halshs-04270379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indispensable travail empirique</w:t>
+                <w:t xml:space="preserve">La communication à soi : une activité secrète universellement répandue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04270379v1</w:t>
+                <w:t xml:space="preserve">halshs-04035765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement professionnel // Formation professionnelle ?</w:t>
               </w:r>
@@ -1656,252 +1656,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quoi parle-t-on quand on parle du travail ?</w:t>
+                <w:t xml:space="preserve">L’intérêt à l’action désintéressée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018539v1</w:t>
+                <w:t xml:space="preserve">hal-04018514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intérêt à l’action désintéressée</w:t>
+                <w:t xml:space="preserve">Les contours de l'action de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018514v1</w:t>
+                <w:t xml:space="preserve">hal-04018530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contours de l'action de soins</w:t>
+                <w:t xml:space="preserve">De quoi parle-t-on quand on parle du travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018530v1</w:t>
+                <w:t xml:space="preserve">hal-04018539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre : être plus grand dans sa tête</w:t>
               </w:r>
@@ -2372,369 +2372,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repérer les dynamiques de changement déjà présentes lors de demandes d’aide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Se préparer à ľaction » : un programme coordonné de recherche inspiré de la pensée-transformation piloté par la Chaire Unesco Institut Catholique de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nauki o Wychowaniu. Studia Interdyscyplinarne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (2), pp.109-123. </w:t>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.333-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18778/2450-4491.13.08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18778/2450-4491.13.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029783v1</w:t>
+                <w:t xml:space="preserve">hal-04029773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Se préparer à ľaction » : un programme coordonné de recherche inspiré de la pensée-transformation piloté par la Chaire Unesco Institut Catholique de Paris</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repérer les dynamiques de changement déjà présentes lors de demandes d’aide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nauki o Wychowaniu. Studia Interdyscyplinarne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (2), pp.333-339. </w:t>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.109-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18778/2450-4491.13.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18778/2450-4491.13.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029773v1</w:t>
+                <w:t xml:space="preserve">hal-04029783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaliser des savoirs d'expérience pour la formation : une recherche collaborative dans le champ du handicap rare</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S’éduquer à la citoyenneté́ démocratique, par, pour et avec des personnes en situation de handicap : une recherche-action internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (20), pp.215-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vsoc.174.0215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124676v1</w:t>
+                <w:t xml:space="preserve">hal-04029792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’éduquer à la citoyenneté́ démocratique, par, pour et avec des personnes en situation de handicap : une recherche-action internationale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formaliser des savoirs d'expérience pour la formation : une recherche collaborative dans le champ du handicap rare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie sociale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029792v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3391,51 +3391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Isabel Arciniegas Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Adassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3573,266 +3573,266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création comme injonction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’accompagnement : une intention de faire advenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Pham Quang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Barbier; Marie-Laure Vitali; Martine Dutoit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La création comme expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.15-23, 2020, Action &amp; Savoir</w:t>
+              <w:t xml:space="preserve">, L’Harmattan, pp.119-153, 2020, Action &amp; Savoir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053515v1</w:t>
+                <w:t xml:space="preserve">hal-04053550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement : une intention de faire advenir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Épilogue : (s’)embarquer en création !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Vitali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Pham Quang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Barbier; Marie-Laure Vitali; Martine Dutoit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La création comme expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L’Harmattan, pp.119-153, 2020, Action &amp; Savoir</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.181-183, 2020, Action &amp; Savoir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053550v1</w:t>
+                <w:t xml:space="preserve">hal-04053538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épilogue : (s’)embarquer en création !</w:t>
+                <w:t xml:space="preserve">Créativité, Innovation, Invention, Découverte, Création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Vitali</w:t>
@@ -3875,491 +3875,491 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Barbier; Marie-Laure Vitali; Martine Dutoit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La création comme expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.181-183, 2020, Action &amp; Savoir</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.25-35, 2020, Action &amp; Savoir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053538v1</w:t>
+                <w:t xml:space="preserve">hal-04053528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créativité, Innovation, Invention, Découverte, Création</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Martin</w:t>
+                <w:t xml:space="preserve">Le PIECD : l’éducation à la citoyenneté et le dialogue démocratique pour l’émancipation des personnes en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lequien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La création comme expérience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Accessibilité et participation sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions ies, pp.133-154, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ies.3904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053528v1</w:t>
+                <w:t xml:space="preserve">hal-03195186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le PIECD : l’éducation à la citoyenneté et le dialogue démocratique pour l’émancipation des personnes en situation de handicap</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Mercier</w:t>
+                <w:t xml:space="preserve">La création comme injonction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Vitali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Pham Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Barbier; Marie-Laure Vitali; Martine Dutoit. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accessibilité et participation sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La création comme expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.15-23, 2020, Action &amp; Savoir</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.ies.3904⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03195186v1</w:t>
+                <w:t xml:space="preserve">hal-04053515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation du corps de l’autre et de ses transformations dans une intervention professionnelle</w:t>
+                <w:t xml:space="preserve">Une expérience de réappropriation collective du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jean-Marie Barbier; Marc Durand. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Saint-Pé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Tremblay; Viviane Guerdan; Mouloud Boukala; Jean-Philipe Cobbaut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représenter/transformer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.89-101, 2018, Action et savoir</w:t>
+              <w:t xml:space="preserve">La Convention des Nations Unies Relative aux Droits des Personnes Handicapées : Une Nouvelle Éthique de la Citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deep Education Press, pp.148-161, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029960v1</w:t>
+                <w:t xml:space="preserve">hal-04029976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience de réappropriation collective du droit</w:t>
+                <w:t xml:space="preserve">Représentation du corps de l’autre et de ses transformations dans une intervention professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dutoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Mireille Tremblay; Viviane Guerdan; Mouloud Boukala; Jean-Philipe Cobbaut. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Barbier; Marc Durand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Convention des Nations Unies Relative aux Droits des Personnes Handicapées : Une Nouvelle Éthique de la Citoyenneté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deep Education Press, pp.148-161, 2018</w:t>
+              <w:t xml:space="preserve">Représenter/transformer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.89-101, 2018, Action et savoir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029976v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail du professionnel de l'insertion</w:t>
               </w:r>
@@ -4832,51 +4832,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51349CAC"/>
+    <w:nsid w:val="7C959AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5063,51 +5063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-dutoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0520-1234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342422v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dutoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04942483v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993175v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436277v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508035v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04614075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04581870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04326571v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03253188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04573407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04573411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.238.0031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vitali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35699/2238-037X.2022.39935" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/2450-4491.13.08" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/2450-4491.13.19" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02124676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Arciniegas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;mery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.174.0215" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029997v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683275v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Jean-Marie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutuale Augustin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger Guy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04030063v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Pham Quang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Isabel Arciniegas Cardoso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Adassen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Tremblay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Blais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lequien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mercier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ies.3904" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Saint-P&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lavitry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trombert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029910v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00639967v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CNAM0632" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-dutoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0520-1234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115378v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dutoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463980v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04942483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04614075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578231v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04581870v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04326571v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03253188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04573407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04573411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.238.0031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vitali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35699/2238-037X.2022.39935" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029773v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/2450-4491.13.19" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/2450-4491.13.08" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.174.0215" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02124676v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Arciniegas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;mery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029997v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683275v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Jean-Marie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutuale Augustin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger Guy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04030063v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Pham Quang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Isabel Arciniegas Cardoso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Adassen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053550v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053528v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Tremblay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Blais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lequien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ies.3904" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029976v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Saint-P&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029960v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lavitry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trombert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04029910v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00639967v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CNAM0632" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>