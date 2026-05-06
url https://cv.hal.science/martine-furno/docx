--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -320,174 +320,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-04892556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Latin et grec dans les lexiques plurilingues non scolaires du XVIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Line@editoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03088581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D’un cours imprimé à un manuel humaniste : les variations éditoriales de la grammaire latine de Philippe Melanchthon (1525-1540)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Furno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N° 91 (2), pp.31-53. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhren.091.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhren.091.0031⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04750123v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03088581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le travail sur la langue française dans les Douze Livres … des choses Rustiques (Paris, J. Kerver, 1555), à la lumière de l’exemplaire 398292 conservé à la Bibliothèque Municipale de Lyon Part-Dieu. »</w:t>
               </w:r>
@@ -683,247 +683,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traduction latine des Dialoghi della Historia de Francesco Patrizi da Cherso par Nicholas Stupan (1570) et la réception européenne de sa théorie de l’histoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susanna Gambino Longo</w:t>
+                <w:t xml:space="preserve">« La traduction latine du Commentario de le cose de’ Turchi de Paolo Giovio : desseins politiques et destin historiographique (1537-1577) », https://asterion.revues.org/2920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astérion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-01997624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction latine des Dialoghi della Historia de Francesco Patrizi da Cherso par Nicholas Stupan (1570) et la réception européenne de sa théorie de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Gambino Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">halshs-04613375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« How did they use dictionaries ? : an Overview on Greek-Latin Dictionaries during the Sixteenth Century (1478 - 1595) », « Investigating the translation Process in Humanistic Translation of Greek Texts », 7, p. 139 - 158.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Furno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Chronicle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997627v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01997624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Humanisme et propagande anti-catholique : la traduction latine Liberum arbitrium Tragoedia de Francesco Negri », Studi di letteratura francese, vol. XLI, 2016, Tradurre lo spirito, Scritture eterodosse italiane nel Cinquecento francese ed europeo, p. 81 – 100.</w:t>
               </w:r>
@@ -2883,217 +2883,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enseigner par l’usage ou enseigner par la règle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucie Claire; Martine Furno; Anne-Hélène Klinger-Dollé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l’école des humanistes, Pédagogies de la Renaissance, entre manuscrit et imprimé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libraire Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.257-278, 2025, 978-2-600-16567-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47421/ERU_1_257-278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le sourire de Mathurin Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Furno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucie Claire, Martine Furno, Anne-Hélène Klinger-Dollé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A l'école des humanistes, Pédagogies de la Renaissance, entre manuscrit et imprimé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Librairie Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.495-523, 2025, 978-2-600-16567-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.47421/ERU_1_495-523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995225v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04995192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’imprimeur e(s)t le philologue : enjeux sociaux, économiques et intellectuels de l’ethos philologique de l’imprimeur au XVIe siècle en France, de Josse Bade à Henri II Estienne (1503-1598) »,</w:t>
               </w:r>
@@ -3595,165 +3595,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03088593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Expérimentations littéraires, hybridation linguistique et conscience des langues au XVIe siècle. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues hybrides, Expérimentations linguistiques et littéraires (XVe – début XVIIe siècle), ed. Anne - Pascale Pouey - Mounou et Paul Smith, Genève, Droz, 2019, p. 53 – 66.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03088590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Editing the Thesaurus Linguae Latinae : Robert Estienne's dream and nightmare », Buying and Selling, The Business of Books in Early Modern Europe, ed. Shanti Graheli, Brill, 2019, p. 208 – 222.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Furno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buying and Selling, The Business of Books in Early Modern Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03088588v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03088590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« A Weapon for Freedom of Speech and Thought: printing the Censurae of the Sorbonne (1500 - 1550) »</w:t>
               </w:r>
@@ -4679,259 +4679,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00564659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charles Estienne et ses &amp;quot;practiciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Liaroutzos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Furno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qui écrit? Figures de l'auteur et des collaborateurs du texte, XVe-XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Editions, pp.114-126, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Estienne, imprimeur des 'Forensia' de Guillaume Budé, et la notion d' &amp;quot;auctoritas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Furno, Martine;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qui écrit ? Figures de l'auteur et des co-élaborateurs du texte, XVe-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Editions, pp.191-206, 2009, Métamorphoses du livre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qui écrit ? Robert Estienne, imprimeur des Forensia de Guillaume Budé, et la notion d’auctoritas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Furno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Furno, Martine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qui écrit ? : figures de l'auteur et des co-élaborateurs du texte, XVe-XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS éd., Institut d'histoire du livre, pp.191-206, 2009, Métamorphoses du livre, 978-2-84788-178-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177191v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">halshs-00440574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Estienne, imprimeur</w:t>
               </w:r>
@@ -5130,173 +5130,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00337956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'élaboration du vocabulaire technique d'Alberti dans le &amp;quot;De re aedificatoria&amp;quot; : l'exemple de la description des tombeaux (Livre 8, 1 - 4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Calzona, Arturo;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leon Battista Alberti : teorico delle arti e gli impegni civili del "De re aedificatoria". Vol. II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. S. Olschki, pp.931-946, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00337960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De quelques paradoxes : la peinture et les &amp;quot;artes illiteratae&amp;quot; dans les &amp;quot;Pandectæ&amp;quot; de Conrad Gesner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Furno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hinojo, Gregorio;Fernández Corte, José Carlos;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Munus quaesitum meritis : homenaje a Carmen Codoñer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones Universidad de Salamanca, pp.359-367, 2007, Acta Salmanticensia, Estudios filológicos ; 316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00337958v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00337960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La véritable histoire de la mort d'Arthur</w:t>
               </w:r>
@@ -5856,51 +5856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deloince-Louette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04892476v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04892556v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750123v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.091.0031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088576v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.9957" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Gambino Longo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.260" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.4146" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177924v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eve.198" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564656v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Claire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Klinger-Doll&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997611v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meot-Bourquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Baddeley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4373-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Canellis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elfassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Etienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.droz.org/eruditio/article/view/ERU_1_449-454" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/ERU_1_449-454" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995225v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.droz.org/eruditio/article/view/ERU_1_495-523" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/ERU_1_495-523" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995192v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.droz.org/eruditio/article/view/ERU_1_257-278/pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/ERU_1_257-278" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04764871v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/savoirshumanistes4.9791030010848.15" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678221v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11230-3.p.0021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088588v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088590v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1256-1.p.0199" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177587v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708342v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Liaroutzos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564650v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337956v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337958v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181520v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181516v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deloince-Louette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04892476v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04892556v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088581v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750123v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.091.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088576v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.9957" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Gambino Longo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997627v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.260" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.4146" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177924v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eve.198" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564656v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Claire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Klinger-Doll&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997611v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meot-Bourquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Baddeley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4373-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Canellis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elfassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Etienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.droz.org/eruditio/article/view/ERU_1_449-454" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/ERU_1_449-454" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.droz.org/eruditio/article/view/ERU_1_257-278/pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/ERU_1_257-278" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.droz.org/eruditio/article/view/ERU_1_495-523" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/ERU_1_495-523" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04764871v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/savoirshumanistes4.9791030010848.15" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678221v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11230-3.p.0021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1256-1.p.0199" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177587v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Liaroutzos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440574v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564650v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337956v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337958v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181520v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181516v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>