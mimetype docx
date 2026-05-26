--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -320,1180 +320,1180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-04892556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D’un cours imprimé à un manuel humaniste : les variations éditoriales de la grammaire latine de Philippe Melanchthon (1525-1540)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 91 (2), pp.31-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhren.091.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Latin et grec dans les lexiques plurilingues non scolaires du XVIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Furno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Line@editoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03088581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">D’un cours imprimé à un manuel humaniste : les variations éditoriales de la grammaire latine de Philippe Melanchthon (1525-1540)</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le travail sur la langue française dans les Douze Livres … des choses Rustiques (Paris, J. Kerver, 1555), à la lumière de l’exemplaire 398292 conservé à la Bibliothèque Municipale de Lyon Part-Dieu. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.19-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03088586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ovide en classe ou un auteur en éclats », dossier « Perpétuer Ovide, XIVe – XVIIIe siècles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.127-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.9957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03088576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traductions vers le latin au XVIe siècle: introduction, « Chronique d’un figement annoncé : les traductions vers le latin au XVIe siècle », https://asterion.revues.org/2891.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« How did they use dictionaries ? : an Overview on Greek-Latin Dictionaries during the Sixteenth Century (1478 - 1595) », « Investigating the translation Process in Humanistic Translation of Greek Texts », 7, p. 139 - 158.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterranean Chronicle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La traduction latine du Commentario de le cose de’ Turchi de Paolo Giovio : desseins politiques et destin historiographique (1537-1577) », https://asterion.revues.org/2920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction latine des Dialoghi della Historia de Francesco Patrizi da Cherso par Nicholas Stupan (1570) et la réception européenne de sa théorie de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Gambino Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Humanisme et propagande anti-catholique : la traduction latine Liberum arbitrium Tragoedia de Francesco Negri », Studi di letteratura francese, vol. XLI, 2016, Tradurre lo spirito, Scritture eterodosse italiane nel Cinquecento francese ed europeo, p. 81 – 100.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi di Letteratura Francese. Rivista Europea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Technique d'imprimerie et édition des textes : lexique et jeu sur les mots dans quelques documents de Robert Estienne », 18, p. 23 – 40.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple de « toilette humaniste » d’un vieil outil : les &amp;quot;Auctores octo morales&amp;quot; de Jean Régnier et Thibaud Payen (1538)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Enssib</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, De peu assez, éditions lyonnaises du XVIe siècle, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tentation du vernaculaire : George Buchanan traducteur des Rudimenta Grammatices de Thomas Linacre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, George Buchanan : textes et traductions, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/episteme.260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livre et langue latine à la Renaissance: quelques questions de pédagogie et d'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L’histoire du livre au miroir des autres disciplines, 9, pp.73-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quod aliquando fuit, potest instaurari : parler latin au xvie siècle, une restitution en trompe-l’œil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Historiographie et identités culturelles, 17, pp.105-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.4146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inscriptions latines du Polyandrion, seconde langue et travestissement romanesque dans l’Hypnerotomachia Poliphili de Francesco Colonna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Furno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, N° 91 (2), pp.31-53. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 75, pp.69-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...888 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’aube de la bibliographie : les références externes dans les dictionnaires latins, 1480–1545</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Furno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissance and Reformation / Renaissance et Réforme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (3), pp.47-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177922v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modus legendi atque scribendi linguæ hispanicæ : La manière d'écrire et de prononcer la langue espagnole : avancée des vernaculaires et retrait du latin dans quelques paratextes multilingues au milieu du XVIe siècle</w:t>
               </w:r>
@@ -3595,165 +3595,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03088593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Editing the Thesaurus Linguae Latinae : Robert Estienne's dream and nightmare », Buying and Selling, The Business of Books in Early Modern Europe, ed. Shanti Graheli, Brill, 2019, p. 208 – 222.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Buying and Selling, The Business of Books in Early Modern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03088588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Expérimentations littéraires, hybridation linguistique et conscience des langues au XVIe siècle. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Furno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues hybrides, Expérimentations linguistiques et littéraires (XVe – début XVIIe siècle), ed. Anne - Pascale Pouey - Mounou et Paul Smith, Genève, Droz, 2019, p. 53 – 66.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03088590v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03088588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« A Weapon for Freedom of Speech and Thought: printing the Censurae of the Sorbonne (1500 - 1550) »</w:t>
               </w:r>
@@ -4679,259 +4679,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00564659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qui écrit ? Robert Estienne, imprimeur des Forensia de Guillaume Budé, et la notion d’auctoritas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Furno, Martine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qui écrit ? : figures de l'auteur et des co-élaborateurs du texte, XVe-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS éd., Institut d'histoire du livre, pp.191-206, 2009, Métamorphoses du livre, 978-2-84788-178-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charles Estienne et ses &amp;quot;practiciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Liaroutzos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Furno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Furno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qui écrit? Figures de l'auteur et des collaborateurs du texte, XVe-XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Editions, pp.114-126, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Estienne, imprimeur des 'Forensia' de Guillaume Budé, et la notion d' &amp;quot;auctoritas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Furno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Furno, Martine;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qui écrit ? Figures de l'auteur et des co-élaborateurs du texte, XVe-XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Editions, pp.191-206, 2009, Métamorphoses du livre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00440574v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Estienne, imprimeur</w:t>
               </w:r>
@@ -5856,51 +5856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deloince-Louette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04892476v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04892556v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088581v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750123v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.091.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088576v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.9957" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Gambino Longo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997627v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.260" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.4146" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177924v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eve.198" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564656v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Claire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Klinger-Doll&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997611v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meot-Bourquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Baddeley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4373-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Canellis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elfassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Etienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.droz.org/eruditio/article/view/ERU_1_449-454" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/ERU_1_449-454" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.droz.org/eruditio/article/view/ERU_1_257-278/pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/ERU_1_257-278" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.droz.org/eruditio/article/view/ERU_1_495-523" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/ERU_1_495-523" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04764871v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/savoirshumanistes4.9791030010848.15" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678221v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11230-3.p.0021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1256-1.p.0199" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177587v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Liaroutzos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440574v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564650v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337956v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337958v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181520v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181516v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deloince-Louette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04892476v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04892556v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750123v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.091.0031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088576v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.9957" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997627v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Gambino Longo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.260" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.4146" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eve.198" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564656v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Claire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Klinger-Doll&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997611v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meot-Bourquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Baddeley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4373-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Canellis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elfassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Etienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.droz.org/eruditio/article/view/ERU_1_449-454" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/ERU_1_449-454" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.droz.org/eruditio/article/view/ERU_1_257-278/pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/ERU_1_257-278" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.droz.org/eruditio/article/view/ERU_1_495-523" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/ERU_1_495-523" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04764871v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/savoirshumanistes4.9791030010848.15" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678221v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11230-3.p.0021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088588v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088590v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1256-1.p.0199" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177587v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708342v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Liaroutzos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564650v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337956v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337958v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181520v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181516v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>