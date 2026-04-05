--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1058,420 +1058,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The supercoiling sensitivity of a bacterial tRNA promoter parallels its responsiveness to stringent control</w:t>
+                <w:t xml:space="preserve">Catalytic activity and EXAFS characterisation of three way automative Pt–Rh/Al2O3–CeO2 catalysts from different preparations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Figueroa-Bossi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Rachid Rahmouni</w:t>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Leng</w:t>
+                <w:t xml:space="preserve">L Pirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bossi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/emboj/17.8.2359⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 172 (2), pp.249-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0926-860X(98)00131-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127234v1</w:t>
+                <w:t xml:space="preserve">hal-02497164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple polypyrimidine repeat acts as an artificial Rho-dependent terminator in vivo and in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Robichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Geiselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rachid Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 26 (21), pp.4895-4900. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/26.21.4895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic activity and EXAFS characterisation of three way automative Pt–Rh/Al2O3–CeO2 catalysts from different preparations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The supercoiling sensitivity of a bacterial tRNA promoter parallels its responsiveness to stringent control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Maire</w:t>
+                <w:t xml:space="preserve">N. Figueroa-Bossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rachid Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Marecot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0926-860X(98)00131-8⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 17 (8), pp.2359-2367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emboj/17.8.2359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02497164v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplatin-Modified Oligo(2‘- O -methyl ribonucleotide)s: A New Tool for Selective Modulation of Gene Expression †</w:t>
               </w:r>
@@ -3046,152 +3046,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for small molecule inhibitors of the DNA repair enzymes hNEIL1 and hOGG1, potential therapeutic targets in cancer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Goffinont</w:t>
+                <w:t xml:space="preserve">Screening, characterization and structural studies of small molecules inhibitors of the DNA glycosylase hNEIL1 and hOGG1, potential therapeutic targets in cancer and neurodegenerative disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gaudon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Roy</w:t>
+                <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th French 3R meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t>
+              <w:t xml:space="preserve">1st French congress on Integrative Structural Biology (BSI-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903219v1</w:t>
+                <w:t xml:space="preserve">hal-03385201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for small molecule inhibitors of the DNA repair enzymes hNEIL1 and hOGG1, potential therapeutic targets in cancer</w:t>
               </w:r>
@@ -3216,51 +3216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3288,160 +3288,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening, characterization and structural studies of small molecules inhibitors of the DNA glycosylase hNEIL1 and hOGG1, potential therapeutic targets in cancer and neurodegenerative disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Norbert Garnier</w:t>
+                <w:t xml:space="preserve">Search for small molecule inhibitors of the DNA repair enzymes hNEIL1 and hOGG1, potential therapeutic targets in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st French congress on Integrative Structural Biology (BSI-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13th French 3R meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385201v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3746,51 +3746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Tber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21062058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Meur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffinont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150387" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175522v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biela" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Culard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku613" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cloix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bizot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2010.05.040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q52BCQHZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fisichella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Dabboue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Bhattacharyya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Saboungi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2010.1917" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127511v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvetat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2009.02.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ51JB9D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127238v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toulm&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gu&#233;rin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachid Rahmouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/18.18.5052" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Figueroa-Bossi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/17.8.2359" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guerin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geiselmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/26.21.4895" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497164v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pirault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marecot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00131-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-33ZV5CR3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tula Saison-Behmoaras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi962695f" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D4TMDMBR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trembleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg L&#234;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Douc-Rasy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Ahomadegbe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Spielmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crisanti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prost" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gabillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0959-8049(93)90915-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNX8BV9C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127528v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sheng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Riou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Travagli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M Sheng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127562v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Lacombe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903219v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614891v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Essalhi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gellon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Tber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21062058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Meur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffinont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150387" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175522v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biela" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Culard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku613" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cloix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bizot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2010.05.040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q52BCQHZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fisichella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Dabboue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Bhattacharyya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Saboungi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2010.1917" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127511v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvetat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2009.02.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ51JB9D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127238v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toulm&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gu&#233;rin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachid Rahmouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/18.18.5052" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pirault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guerin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marecot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00131-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-33ZV5CR3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geiselmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/26.21.4895" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Figueroa-Bossi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bossi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/17.8.2359" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tula Saison-Behmoaras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi962695f" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D4TMDMBR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trembleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg L&#234;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Douc-Rasy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Ahomadegbe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Spielmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crisanti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prost" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gabillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0959-8049(93)90915-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNX8BV9C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127528v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sheng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Riou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Travagli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M Sheng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127562v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Lacombe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385201v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903219v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614891v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Essalhi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gellon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>