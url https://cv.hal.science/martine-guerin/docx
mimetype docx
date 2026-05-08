--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -502,376 +502,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological, neurochemical, and behavioral profile of JB-788, a new 5-HT1A agonist</w:t>
+                <w:t xml:space="preserve">Uptake of Functionalized Mesoporous Silica Nanoparticles by Human Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Picard</w:t>
+                <w:t xml:space="preserve">Matthieu Fisichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Morisset</w:t>
+                <w:t xml:space="preserve">Hinda Dabboue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Cloix</w:t>
+                <w:t xml:space="preserve">Sanjib Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Bizot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Guerin</w:t>
+                <w:t xml:space="preserve">Gerald Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Saboungi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2010.05.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (4), pp.314-2324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2010.1917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071835v1</w:t>
+                <w:t xml:space="preserve">hal-00529333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of Functionalized Mesoporous Silica Nanoparticles by Human Cancer Cells</w:t>
+                <w:t xml:space="preserve">Pharmacological, neurochemical, and behavioral profile of JB-788, a new 5-HT1A agonist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Fisichella</w:t>
+                <w:t xml:space="preserve">M. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hinda Dabboue</w:t>
+                <w:t xml:space="preserve">S. Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjib Bhattacharyya</w:t>
+                <w:t xml:space="preserve">J.F. Cloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Lelong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Louise Saboungi</w:t>
+                <w:t xml:space="preserve">J.C. Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 169 (3), pp.1337-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2010.05.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2010.1917⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529333v1</w:t>
+                <w:t xml:space="preserve">hal-02071835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoporous silica nanoparticles enhance MTT formazan exocytosis in HeLa cells and astrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fisichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinda Dabboue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjib Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Saboungi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvetat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1058,420 +1058,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic activity and EXAFS characterisation of three way automative Pt–Rh/Al2O3–CeO2 catalysts from different preparations</w:t>
+                <w:t xml:space="preserve">The supercoiling sensitivity of a bacterial tRNA promoter parallels its responsiveness to stringent control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+                <w:t xml:space="preserve">N. Figueroa-Bossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rachid Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Pirault</w:t>
+                <w:t xml:space="preserve">M Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Guerin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L Bossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0926-860X(98)00131-8⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 17 (8), pp.2359-2367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emboj/17.8.2359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497164v1</w:t>
+                <w:t xml:space="preserve">hal-02127234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple polypyrimidine repeat acts as an artificial Rho-dependent terminator in vivo and in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Robichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Geiselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rachid Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 26 (21), pp.4895-4900. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/26.21.4895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The supercoiling sensitivity of a bacterial tRNA promoter parallels its responsiveness to stringent control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic activity and EXAFS characterisation of three way automative Pt–Rh/Al2O3–CeO2 catalysts from different preparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Pirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Figueroa-Bossi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Rachid Rahmouni</w:t>
+                <w:t xml:space="preserve">F Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Leng</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Marecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 172 (2), pp.249-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0926-860X(98)00131-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/emboj/17.8.2359⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02127234v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplatin-Modified Oligo(2‘- O -methyl ribonucleotide)s: A New Tool for Selective Modulation of Gene Expression †</w:t>
               </w:r>
@@ -3046,152 +3046,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening, characterization and structural studies of small molecules inhibitors of the DNA glycosylase hNEIL1 and hOGG1, potential therapeutic targets in cancer and neurodegenerative disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nadan</w:t>
+                <w:t xml:space="preserve">Search for small molecule inhibitors of the DNA repair enzymes hNEIL1 and hOGG1, potential therapeutic targets in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Garnier</w:t>
+                <w:t xml:space="preserve">V. Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st French congress on Integrative Structural Biology (BSI-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13th French 3R meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03385201v1</w:t>
+                <w:t xml:space="preserve">hal-02903219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for small molecule inhibitors of the DNA repair enzymes hNEIL1 and hOGG1, potential therapeutic targets in cancer</w:t>
               </w:r>
@@ -3216,51 +3216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3288,160 +3288,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for small molecule inhibitors of the DNA repair enzymes hNEIL1 and hOGG1, potential therapeutic targets in cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Roy</w:t>
+                <w:t xml:space="preserve">Screening, characterization and structural studies of small molecules inhibitors of the DNA glycosylase hNEIL1 and hOGG1, potential therapeutic targets in cancer and neurodegenerative disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th French 3R meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t>
+              <w:t xml:space="preserve">1st French congress on Integrative Structural Biology (BSI-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903219v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3746,51 +3746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Tber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21062058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Meur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffinont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150387" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175522v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biela" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Culard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku613" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cloix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bizot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2010.05.040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q52BCQHZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fisichella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Dabboue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Bhattacharyya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Saboungi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2010.1917" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127511v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvetat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2009.02.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ51JB9D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127238v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toulm&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gu&#233;rin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachid Rahmouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/18.18.5052" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pirault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guerin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marecot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00131-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-33ZV5CR3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geiselmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/26.21.4895" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Figueroa-Bossi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bossi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/17.8.2359" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tula Saison-Behmoaras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi962695f" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D4TMDMBR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trembleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg L&#234;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Douc-Rasy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Ahomadegbe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Spielmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crisanti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prost" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gabillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0959-8049(93)90915-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNX8BV9C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127528v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sheng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Riou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Travagli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M Sheng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127562v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Lacombe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385201v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903219v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614891v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Essalhi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gellon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Tber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21062058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Meur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffinont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150387" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175522v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biela" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Culard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku613" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529333v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fisichella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Dabboue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Bhattacharyya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Saboungi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2010.1917" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071835v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morisset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cloix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bizot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2010.05.040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q52BCQHZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127511v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvetat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2009.02.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ51JB9D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127238v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toulm&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gu&#233;rin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachid Rahmouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/18.18.5052" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Figueroa-Bossi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/17.8.2359" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guerin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geiselmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/26.21.4895" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497164v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pirault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marecot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00131-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-33ZV5CR3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tula Saison-Behmoaras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi962695f" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D4TMDMBR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trembleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg L&#234;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Douc-Rasy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Ahomadegbe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Spielmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crisanti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prost" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gabillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0959-8049(93)90915-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNX8BV9C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127528v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sheng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Riou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Travagli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M Sheng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127562v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Lacombe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903219v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614891v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Essalhi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gellon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>