--- v0 (2026-03-15)
+++ v1 (2026-04-18)
@@ -1468,222 +1468,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petite agriculture familiale et agriculture d’entreprise en Argentine : politiques d’encadrement et rationalités antagonistes</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gisclard</w:t>
+                <w:t xml:space="preserve">Valérie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frayssignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pal.104.0101⟩</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.51-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07196-9.p.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081950v1</w:t>
+                <w:t xml:space="preserve">hal-01685359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petite agriculture familiale et agriculture d’entreprise en Argentine : politiques d’encadrement et rationalités antagonistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Frayssignes</w:t>
+                <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2, pp.51-55. </w:t>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104 (1), pp.101-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07196-9.p.0051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pal.104.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685359v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de coordination et rôle des organisations interprofessionnelles (OIP) dans les systèmes d’innovation des filières soja, tournesol et riz en Argentine</w:t>
               </w:r>
@@ -2225,213 +2225,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01294077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des formes d’agricultures d’entreprise au prisme des réalités latino-américaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Requier-Desjardins</w:t>
+                <w:t xml:space="preserve">Acteurs globalisés et ressources minières localisées : contours et enjeux de la contestation post- extractiviste en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Denoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve-Anne Bühler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Informations et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L’extractivisme en Amérique latine, 168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01228858v1</w:t>
+                <w:t xml:space="preserve">hal-01540005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acteurs globalisés et ressources minières localisées : contours et enjeux de la contestation post- extractiviste en Argentine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Denoël</w:t>
+                <w:t xml:space="preserve">La diversité des formes d’agricultures d’entreprise au prisme des réalités latino-américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Anne Bühler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations et commentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 344, pp.45-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540005v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01228858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes associatives de production agricole en Argentine et en Uruguay : entre territoire et réseau ?</w:t>
               </w:r>
@@ -2702,51 +2702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pilleboue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2929,191 +2929,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00633004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétitivité acquise et capacité d'adaptation : l'agriculture pampéenne face à la crise</w:t>
+                <w:t xml:space="preserve">Romain Gaignard et la Pampa argentine : le regard original et perspicace d'un Européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Hillcoat</w:t>
+                <w:t xml:space="preserve">Rubén Devoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 3 (41), pp.91-104</w:t>
+              <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 79, pp.219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00632990v2</w:t>
+                <w:t xml:space="preserve">halshs-00703733v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gaignard et la Pampa argentine : le regard original et perspicace d'un Européen</w:t>
+                <w:t xml:space="preserve">Compétitivité acquise et capacité d'adaptation : l'agriculture pampéenne face à la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén Devoto</w:t>
+                <w:t xml:space="preserve">Guillermo Hillcoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 79, pp.219-224</w:t>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3 (41), pp.91-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00703733v2</w:t>
+                <w:t xml:space="preserve">halshs-00632990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mercosur, accélérateur des concentrations spatiale et économique des triturateurs de soja argentins</w:t>
               </w:r>
@@ -3826,100 +3826,100 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portraits régionaux « Agricultures latinoaméricaines et dilemmes socio-écologiques »</w:t>
+                <w:t xml:space="preserve">L’Amérique latine dans la mondialisation contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Héloïse Libourel; Alexis Gonin. </w:t>
+              <w:t xml:space="preserve">Laurent Faret; Jean-Yves Piboubès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et changements globaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, pp.159-171, 2022, Clefs concours. Géographie, 978-2-35030-843-2</w:t>
+              <w:t xml:space="preserve">Géopolitique des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathan, pp.364-376, 2022, Nouveaux continents, 978-2-09-167480-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848653v1</w:t>
+                <w:t xml:space="preserve">hal-04848787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus d’intégration régionale</w:t>
               </w:r>
@@ -3972,173 +3972,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Amérique latine dans la mondialisation contemporaine</w:t>
+                <w:t xml:space="preserve">Zoom « La communauté de Melancias au défi de la frontière agricole (État du Piauí-Brésil) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Faret; Jean-Yves Piboubès. </w:t>
+              <w:t xml:space="preserve">Héloïse Libourel; Alexis Gonin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopolitique des Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathan, pp.364-376, 2022, Nouveaux continents, 978-2-09-167480-3</w:t>
+              <w:t xml:space="preserve">Agriculture et changements globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.396-397, 2022, Clefs concours. Géographie, 978-2-35030-843-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848787v1</w:t>
+                <w:t xml:space="preserve">hal-04848669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoom « La communauté de Melancias au défi de la frontière agricole (État du Piauí-Brésil) »</w:t>
+                <w:t xml:space="preserve">Portraits régionaux « Agricultures latinoaméricaines et dilemmes socio-écologiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Héloïse Libourel; Alexis Gonin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et changements globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, pp.396-397, 2022, Clefs concours. Géographie, 978-2-35030-843-2</w:t>
+              <w:t xml:space="preserve">, Atlande, pp.159-171, 2022, Clefs concours. Géographie, 978-2-35030-843-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848669v1</w:t>
+                <w:t xml:space="preserve">hal-04848653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de développement : des formes autocentrées aux ajustements structurels</w:t>
               </w:r>
@@ -4309,51 +4309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les notions de rural, de ruralité et le développement rural en contextes latino-américains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Denoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5152,199 +5152,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Argentine : expansion agricole et dévitalisation rurale</w:t>
+                <w:t xml:space="preserve">Les agricultures latino-américaines : dynamiques et enjeux de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Sili</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Yves JEAN, Martine GUIBERT. </w:t>
+                <w:t xml:space="preserve">Sébastien Velut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges Couffignal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques des espaces ruraux dans le monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, 338-351 (chapitre 16), 2011, U</w:t>
+              <w:t xml:space="preserve">Amérique latine. L'Amérique latine est bien partie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.93-104, 2011, IHEAL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00717399v1</w:t>
+                <w:t xml:space="preserve">halshs-00584546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agricultures latino-américaines : dynamiques et enjeux de développement</w:t>
+                <w:t xml:space="preserve">L'Argentine : expansion agricole et dévitalisation rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Velut</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Georges Couffignal. </w:t>
+                <w:t xml:space="preserve">Marcelo Sili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves JEAN, Martine GUIBERT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amérique latine. L'Amérique latine est bien partie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La documentation française, pp.93-104, 2011, IHEAL</w:t>
+              <w:t xml:space="preserve">Dynamiques des espaces ruraux dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 338-351 (chapitre 16), 2011, U</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00584546v1</w:t>
+                <w:t xml:space="preserve">halshs-00717399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produits et filières : entre le rentable et l'équitable</w:t>
               </w:r>
@@ -5416,51 +5416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algunos hitos en la obra escrita e hipótesis sobre la obra no escrita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Devoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5473,98 +5473,376 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Mendoza à Toulouse. Sur les pas de Romain Gaignard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESLA, IHEAL, IPEALT, pp.109-120, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00671096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asociación de la Cadena de Soja Argentina (ACSOJA) (Argentina, 2004-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Locher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diccionario del agro iberoamericano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.133-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asociación Argentina de Girasol (ASAGIR) (Argentina,1980-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Locher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diccionario del agro iberoamericano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.105-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROARROZ (Entre Ríos, Argentina, 1991-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Locher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diccionario del agro iberoamericano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.927-934</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources, inégalités et développement des territoires ruraux en Amérique latine, Caraïbe et en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5573,528 +5851,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut des Amériques/Agence française de développement/Fondation EU-LAC, 188 p., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des espaces ruraux dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 2011, Collection U. Géographie, 978-2-200-25925-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique des Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Lachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Thébault coord.; Alain Musset dir. Paris : Nathan, 2007, 335 p., 2007, Nouveaux continents</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leriche</w:t>
-[...41 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00185644v1</w:t>
-              </w:r>
-[...276 lines deleted...]
-                <w:t xml:space="preserve">hal-04849049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6639,51 +6639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Valette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qx1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04840919v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1992" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814269v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arbeletche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCT195774620" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Courdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37118/ijdr.24184.03.2022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Saravia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.192.0137" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04754072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Orozco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldo Pirela" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Requier-Desjardins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.8556" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02558191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Raul Arbeletche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.15.2019.3888" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02558183v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Figueredo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.16.2019.4103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Cecilia Carrizo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.14.2018.3616" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02270038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deno&#235;l" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.3820" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081948v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02558167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02558154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.9095" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.104.0101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Locher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.2974" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081971v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Gedouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capdevila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081978v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mar&#237;a Locher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/GEOgraphia2015.v17i35" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.17.387-408" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4506" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897460v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Grosso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eva Bellini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pilleboue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633004v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Blum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632990v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Hillcoat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703733v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Devoto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702575v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Terrieux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Lopez Galvis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Berdolini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659616v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848793v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848776v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848763v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193218v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Baptista" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Bladimir Rodr&#237;guez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/iris.abis.2019.01.0245" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983935v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i26113775n3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frederico" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Anne Buhler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Valter L&#250;cio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-nouveau-capitalisme-agricole--9782724621358-page-183.htm" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02082000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Biasizo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Valentina Locher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neris Besson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02082001v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717399v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Sili" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01825714v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jean" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Lachmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849035v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848939v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849049v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897453v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897451v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664457v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ligrone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moni&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Valette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qx1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04840919v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1992" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814269v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arbeletche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCT195774620" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Courdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37118/ijdr.24184.03.2022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Saravia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.192.0137" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04754072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Orozco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldo Pirela" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Requier-Desjardins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.8556" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02558191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Raul Arbeletche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.15.2019.3888" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02558183v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Figueredo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.16.2019.4103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Cecilia Carrizo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.14.2018.3616" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02270038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deno&#235;l" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.3820" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081948v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02558167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02558154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.9095" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081950v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.104.0101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Locher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.2974" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081971v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Gedouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capdevila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081978v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mar&#237;a Locher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/GEOgraphia2015.v17i35" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.17.387-408" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4506" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897460v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Grosso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eva Bellini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pilleboue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633004v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Blum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703733v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Devoto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632990v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Hillcoat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702575v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Terrieux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Lopez Galvis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Berdolini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659616v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848787v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848793v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848669v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848653v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848776v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848763v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193218v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Baptista" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Bladimir Rodr&#237;guez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/iris.abis.2019.01.0245" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983935v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i26113775n3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frederico" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Anne Buhler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Valter L&#250;cio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-nouveau-capitalisme-agricole--9782724621358-page-183.htm" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02082000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Biasizo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Valentina Locher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neris Besson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02082001v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584546v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717399v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Sili" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849035v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848939v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01825714v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185644v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Lachmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897453v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897451v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664457v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ligrone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moni&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>