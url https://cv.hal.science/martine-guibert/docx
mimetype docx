--- v1 (2026-04-18)
+++ v2 (2026-05-18)
@@ -1663,200 +1663,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de coordination et rôle des organisations interprofessionnelles (OIP) dans les systèmes d’innovation des filières soja, tournesol et riz en Argentine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Funciones del recurso suelo y formas empresariales de producir. Avances del capitalismo agrario en Argentina y en Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Locher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Guibert</w:t>
+                <w:t xml:space="preserve">Eve Anne Bühler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de ciencias sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, http://www.scielo.edu.uy/scielo.php?script=sci_arttext&amp;pid=S0797-55382016000100004, 29 (38), pp.59-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081975v1</w:t>
+                <w:t xml:space="preserve">hal-02081971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Funciones del recurso suelo y formas empresariales de producir. Avances del capitalismo agrario en Argentina y en Brasil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mécanismes de coordination et rôle des organisations interprofessionnelles (OIP) dans les systèmes d’innovation des filières soja, tournesol et riz en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Locher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Anne Bühler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de ciencias sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Ressources, innovations productives et développement des territoires, 221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/orda.2974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081971v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités agro-industrielles en Argentine : entre urbain-rural et entre local-global</w:t>
               </w:r>
@@ -2225,213 +2225,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01294077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acteurs globalisés et ressources minières localisées : contours et enjeux de la contestation post- extractiviste en Argentine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Denoël</w:t>
+                <w:t xml:space="preserve">La diversité des formes d’agricultures d’entreprise au prisme des réalités latino-américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Anne Bühler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations et commentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 344, pp.45-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540005v1</w:t>
+                <w:t xml:space="preserve">halshs-01228858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des formes d’agricultures d’entreprise au prisme des réalités latino-américaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Requier-Desjardins</w:t>
+                <w:t xml:space="preserve">Acteurs globalisés et ressources minières localisées : contours et enjeux de la contestation post- extractiviste en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Denoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve-Anne Bühler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Informations et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L’extractivisme en Amérique latine, 168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.4506⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01228858v1</w:t>
+                <w:t xml:space="preserve">hal-01540005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes associatives de production agricole en Argentine et en Uruguay : entre territoire et réseau ?</w:t>
               </w:r>
@@ -2929,191 +2929,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00633004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gaignard et la Pampa argentine : le regard original et perspicace d'un Européen</w:t>
+                <w:t xml:space="preserve">Compétitivité acquise et capacité d'adaptation : l'agriculture pampéenne face à la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén Devoto</w:t>
+                <w:t xml:space="preserve">Guillermo Hillcoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 79, pp.219-224</w:t>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3 (41), pp.91-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00703733v2</w:t>
+                <w:t xml:space="preserve">halshs-00632990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétitivité acquise et capacité d'adaptation : l'agriculture pampéenne face à la crise</w:t>
+                <w:t xml:space="preserve">Romain Gaignard et la Pampa argentine : le regard original et perspicace d'un Européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Hillcoat</w:t>
+                <w:t xml:space="preserve">Rubén Devoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 3 (41), pp.91-104</w:t>
+              <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 79, pp.219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00632990v2</w:t>
+                <w:t xml:space="preserve">halshs-00703733v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mercosur, accélérateur des concentrations spatiale et économique des triturateurs de soja argentins</w:t>
               </w:r>
@@ -3826,319 +3826,319 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Amérique latine dans la mondialisation contemporaine</w:t>
+                <w:t xml:space="preserve">Portraits régionaux « Agricultures latinoaméricaines et dilemmes socio-écologiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Faret; Jean-Yves Piboubès. </w:t>
+              <w:t xml:space="preserve">Héloïse Libourel; Alexis Gonin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopolitique des Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathan, pp.364-376, 2022, Nouveaux continents, 978-2-09-167480-3</w:t>
+              <w:t xml:space="preserve">Agriculture et changements globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.159-171, 2022, Clefs concours. Géographie, 978-2-35030-843-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848787v1</w:t>
+                <w:t xml:space="preserve">hal-04848653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les processus d’intégration régionale</w:t>
+                <w:t xml:space="preserve">L’Amérique latine dans la mondialisation contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Faret; Jean-Yves Piboubès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopolitique des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nathan, pp.179-193, 2022, Nouveaux continents, 978-2-09-167480-3</w:t>
+              <w:t xml:space="preserve">, Nathan, pp.364-376, 2022, Nouveaux continents, 978-2-09-167480-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848793v1</w:t>
+                <w:t xml:space="preserve">hal-04848787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoom « La communauté de Melancias au défi de la frontière agricole (État du Piauí-Brésil) »</w:t>
+                <w:t xml:space="preserve">Les processus d’intégration régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Héloïse Libourel; Alexis Gonin. </w:t>
+              <w:t xml:space="preserve">Laurent Faret; Jean-Yves Piboubès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et changements globaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, pp.396-397, 2022, Clefs concours. Géographie, 978-2-35030-843-2</w:t>
+              <w:t xml:space="preserve">Géopolitique des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathan, pp.179-193, 2022, Nouveaux continents, 978-2-09-167480-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848669v1</w:t>
+                <w:t xml:space="preserve">hal-04848793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portraits régionaux « Agricultures latinoaméricaines et dilemmes socio-écologiques »</w:t>
+                <w:t xml:space="preserve">Zoom « La communauté de Melancias au défi de la frontière agricole (État du Piauí-Brésil) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Héloïse Libourel; Alexis Gonin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et changements globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, pp.159-171, 2022, Clefs concours. Géographie, 978-2-35030-843-2</w:t>
+              <w:t xml:space="preserve">, Atlande, pp.396-397, 2022, Clefs concours. Géographie, 978-2-35030-843-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848653v1</w:t>
+                <w:t xml:space="preserve">hal-04848669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de développement : des formes autocentrées aux ajustements structurels</w:t>
               </w:r>
@@ -5152,199 +5152,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agricultures latino-américaines : dynamiques et enjeux de développement</w:t>
+                <w:t xml:space="preserve">L'Argentine : expansion agricole et dévitalisation rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Velut</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Georges Couffignal. </w:t>
+                <w:t xml:space="preserve">Marcelo Sili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves JEAN, Martine GUIBERT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amérique latine. L'Amérique latine est bien partie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La documentation française, pp.93-104, 2011, IHEAL</w:t>
+              <w:t xml:space="preserve">Dynamiques des espaces ruraux dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 338-351 (chapitre 16), 2011, U</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00584546v1</w:t>
+                <w:t xml:space="preserve">halshs-00717399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Argentine : expansion agricole et dévitalisation rurale</w:t>
+                <w:t xml:space="preserve">Les agricultures latino-américaines : dynamiques et enjeux de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Sili</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Yves JEAN, Martine GUIBERT. </w:t>
+                <w:t xml:space="preserve">Sébastien Velut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges Couffignal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques des espaces ruraux dans le monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, 338-351 (chapitre 16), 2011, U</w:t>
+              <w:t xml:space="preserve">Amérique latine. L'Amérique latine est bien partie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.93-104, 2011, IHEAL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00717399v1</w:t>
+                <w:t xml:space="preserve">halshs-00584546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produits et filières : entre le rentable et l'équitable</w:t>
               </w:r>
@@ -5416,51 +5416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algunos hitos en la obra escrita e hipótesis sobre la obra no escrita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Devoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5534,51 +5534,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asociación de la Cadena de Soja Argentina (ACSOJA) (Argentina, 2004-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Locher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5610,191 +5610,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asociación Argentina de Girasol (ASAGIR) (Argentina,1980-2020)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">PROARROZ (Entre Ríos, Argentina, 1991-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Locher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diccionario del agro iberoamericano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.105-112</w:t>
+              <w:t xml:space="preserve">, 2020, pp.927-934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848939v1</w:t>
+                <w:t xml:space="preserve">hal-04849049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROARROZ (Entre Ríos, Argentina, 1991-2020)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Asociación Argentina de Girasol (ASAGIR) (Argentina,1980-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Locher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diccionario del agro iberoamericano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.927-934</w:t>
+              <w:t xml:space="preserve">, 2020, pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849049v1</w:t>
+                <w:t xml:space="preserve">hal-04848939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6314,177 +6314,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action publique et développement agro-industriel dans le bassin du Río de la Plata : l'Etat uruguayen face à l'implantation de l'entreprise finlandaise Botnia à Fray Bentos</w:t>
+                <w:t xml:space="preserve">Sorriso, capitale du soja dans le centre-ouest brésilien : une ville par et pour les acteurs privés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Ligrone</w:t>
+                <w:t xml:space="preserve">Frédéric Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00664457v1</w:t>
+                <w:t xml:space="preserve">halshs-00664461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorriso, capitale du soja dans le centre-ouest brésilien : une ville par et pour les acteurs privés</w:t>
+                <w:t xml:space="preserve">Action publique et développement agro-industriel dans le bassin du Río de la Plata : l'Etat uruguayen face à l'implantation de l'entreprise finlandaise Botnia à Fray Bentos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Monié</w:t>
+                <w:t xml:space="preserve">Pablo Ligrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00664461v1</w:t>
+                <w:t xml:space="preserve">halshs-00664457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6639,51 +6639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Valette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qx1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04840919v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1992" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814269v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arbeletche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCT195774620" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Courdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37118/ijdr.24184.03.2022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Saravia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.192.0137" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04754072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Orozco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldo Pirela" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Requier-Desjardins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.8556" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02558191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Raul Arbeletche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.15.2019.3888" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02558183v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Figueredo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.16.2019.4103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Cecilia Carrizo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.14.2018.3616" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02270038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deno&#235;l" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.3820" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081948v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02558167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02558154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.9095" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081950v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.104.0101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Locher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.2974" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081971v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Gedouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capdevila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081978v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mar&#237;a Locher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/GEOgraphia2015.v17i35" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.17.387-408" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4506" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897460v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Grosso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eva Bellini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pilleboue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633004v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Blum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703733v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Devoto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632990v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Hillcoat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702575v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Terrieux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Lopez Galvis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Berdolini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659616v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848787v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848793v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848669v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848653v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848776v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848763v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193218v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Baptista" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Bladimir Rodr&#237;guez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/iris.abis.2019.01.0245" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983935v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i26113775n3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frederico" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Anne Buhler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Valter L&#250;cio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-nouveau-capitalisme-agricole--9782724621358-page-183.htm" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02082000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Biasizo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Valentina Locher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neris Besson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02082001v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584546v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717399v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Sili" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849035v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848939v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01825714v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185644v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Lachmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897453v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897451v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664457v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ligrone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moni&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Valette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qx1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04840919v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1992" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814269v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arbeletche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCT195774620" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Courdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37118/ijdr.24184.03.2022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Saravia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.192.0137" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04754072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Orozco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldo Pirela" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Requier-Desjardins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.8556" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02558191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Raul Arbeletche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.15.2019.3888" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02558183v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Figueredo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.16.2019.4103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Cecilia Carrizo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.14.2018.3616" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02270038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deno&#235;l" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.3820" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081948v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02558167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02558154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.9095" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081950v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.104.0101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081971v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081975v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Locher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.2974" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Gedouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capdevila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081978v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mar&#237;a Locher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/GEOgraphia2015.v17i35" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.17.387-408" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4506" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897460v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Grosso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eva Bellini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pilleboue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633004v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Blum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632990v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Hillcoat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703733v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Devoto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702575v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Terrieux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Lopez Galvis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Berdolini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659616v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848787v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848793v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848776v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848763v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193218v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Baptista" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Bladimir Rodr&#237;guez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/iris.abis.2019.01.0245" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983935v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i26113775n3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frederico" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Anne Buhler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Valter L&#250;cio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-nouveau-capitalisme-agricole--9782724621358-page-183.htm" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02082000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Biasizo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Valentina Locher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neris Besson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02082001v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717399v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Sili" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849035v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849049v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01825714v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185644v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Lachmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897453v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897451v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664461v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moni&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664457v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ligrone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>