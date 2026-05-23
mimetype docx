--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12406037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=jKcWE6EAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000001597911</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -224,9718 +245,9730 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variation in insect assemblages at flowers of Balanites aegyptiaca, an ecologically and socially important tree species in the Ferlo region of Senegal’s Great Green Wall corridor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Medina-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Moustapha Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vrecko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 6, pp.e37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect–flower interactions, ecosystem functions, and restoration ecology in the northern Sahel: current knowledge and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Medina-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aly Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 100 (2), pp.969-995. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/brv.13170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone alters the chemical signal required for plant – insect pollination: The case of the Mediterranean fig tree and its specific pollinator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harmonize rules for digital sequence information benefit-sharing across UN frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Wortham</w:t>
+                <w:t xml:space="preserve">Scarlett Sett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tessie Garinie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+                <w:t xml:space="preserve">W. John Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Lapeyre</w:t>
+                <w:t xml:space="preserve">Michael Halewood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genuar Nuñez-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170861⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52994-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785420v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonize rules for digital sequence information benefit-sharing across UN frameworks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ozone alters the chemical signal required for plant – insect pollination: The case of the Mediterranean fig tree and its specific pollinator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Halewood</w:t>
+                <w:t xml:space="preserve">Candice Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Nicholson</w:t>
+                <w:t xml:space="preserve">Henri Wortham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genuar Nuñez-Vega</w:t>
+                <w:t xml:space="preserve">Tessie Garinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52994-z⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 919, pp.170861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927610v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollination of the Mediterranean Fig Tree, Ficus carica L.: Caprification Practices and Social Networks of Exchange of Caprifigs among Jbala Farmers in Northern Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hmimsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. El Fatehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 52 (2), pp.289-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10745-024-00493-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral scent of the Mediterranean fig tree: significant inter-varietal difference but strong conservation of the signal responsible for pollinator attraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hmimsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salama El Fatehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.5642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-32450-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropospheric Ozone Alters the Chemical Signal Emitted by an Emblematic Plant of the Mediterranean Region: The True Lavender (Lavandula angustifolia Mill.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicolè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.795588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fevo.2022.795588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese distribution in the Mn-hyperaccumulator Grevillea meisneri from New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bihanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.23780. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-03151-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone pollution alters olfaction and behavior of pollinators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Brondani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Opsommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dufaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (5), pp.636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antiox10050636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical signal is in the blend: bases of plant-pollinator encounter in a highly specialized interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxia Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.10071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-66655-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Chemical signal is in the blend: bases of plant-pollinator encounter in a highly specialized interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxia Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.19346. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-75642-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ant-produced chemicals are not responsible for the specificity of their Ophiocordyceps fungal pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baramee Sakolrak</w:t>
+                <w:t xml:space="preserve">Can fine-scale post-pollination variation of fig volatile compounds explain some steps of the temporal succession of fig wasps associated with Ficus racemosa ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uthaiwan Sangwanit</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2017.11.005⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.81-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2017.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315941v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacred hills of Imerina and the voyage of Ficus lutea Vahl (Amontana) in Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ant-produced chemicals are not responsible for the specificity of their Ophiocordyceps fungal pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baramee Sakolrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verohanitra Miarivelomalala Rafidison</w:t>
+                <w:t xml:space="preserve">Uthaiwan Sangwanit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finn Kjellberg</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nuntanat Arnamnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wasana Noisripoom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2018.04.005⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32, pp.80-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2017.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332903v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can fine-scale post-pollination variation of fig volatile compounds explain some steps of the temporal succession of fig wasps associated with Ficus racemosa ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sacred hills of Imerina and the voyage of Ficus lutea Vahl (Amontana) in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Schatz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verohanitra Miarivelomalala Rafidison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Kjellberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oecologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 90, pp.81-90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2017.08.009⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 90, pp.18-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383074v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic variation of fruit scents in a dispersion mutualism, the case of Ficus lutea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oecologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 90, pp.46-48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2017.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollination along an elevational gradient mediated both by floral scent and pollinator compatibility in the fig and fig-wasp mutualism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Souto-Vilarós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Rindos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mentap Sisol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 106 (6), pp.2256-2273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.12995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification and spatial structuring in the mutualism between Ficus septica and its pollinating wasps in insular South East Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lillian Jennifer Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien-Siang Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Conchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17, pp.207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12862-017-1034-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sublethal attack by a sucking insect, Hyalymenus tarsatus, on Sesbania drummondii seeds: Impact on some seed traits related to fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Ceballos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Andary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delescluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gibernau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (1), pp.28-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/11956860.2002.11682687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential associations with ants of three cooccurring extrafloral nectary-bearing plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Orivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hubert Charles Delabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (3), pp.325-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/11956860.2001.11682660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic structuring into vicariant species-pairs in a wide-ranging, high-dispersal plant-insect mutualism: the case of Ficus racemosa and its pollinating wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. M. Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kobmoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (4), pp.663 - 684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10682-016-9836-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to be a dioecious fig: Chemical mimicry between sexes matters only when both sexes flower synchronously</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.21236. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep21236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtship behavior of the castniid palm borer, Paysandisia archon: potential roles of male scents and visual cues in a day-flying moth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Delle-Vedove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Frerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaudoin-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jis/14.1.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity and diversity of the phenology of dioecious Ficus species in Taiwan</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yi-Chiao Ho</w:t>
+                <w:t xml:space="preserve">Private channels in plant–pollinator mutualisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun-Peng Chiang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57, pp.124-134. </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (7), pp.893-895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2013.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/psb.5.7.12040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04300359v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private channels in plant–pollinator mutualisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Proffit</w:t>
+                <w:t xml:space="preserve">Plasticity and diversity of the phenology of dioecious Ficus species in Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lien-Siang Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsy-Yu Tzeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun Chen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yi-Chiao Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Peng Chiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/psb.5.7.12040⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.124-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2013.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309791v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The non-pollinating fig wasps associated with Ficus guianensis: Community structure and impact of the large species on the fig/pollinator mutualism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Conchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ciminera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oecologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57, pp.28-37. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2013.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential pollinators of Tamarindus indica L. (Caesalpinioideae) in Sudanian region of Burkina Faso</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Chevallier</w:t>
+                <w:t xml:space="preserve">A New Case of Ants Nesting within Branches of a Fig Tree: the Case of Ficus subpisocarpa in Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Joly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bhanumas Chantarasuwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieng-Siang Shou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African journal of Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5897/AJPS12.072⟩</w:t>
+              <w:t xml:space="preserve">Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (2), pp.415-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13102/sociobiology.v59i2.604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300922v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Case of Ants Nesting within Branches of a Fig Tree: the Case of Ficus subpisocarpa in Taiwan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bhanumas Chantarasuwan</w:t>
+                <w:t xml:space="preserve">Some pollinators are more equal than others: Factors influencing pollen loads and seed set capacity of two actively and passively pollinating fig wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieng-Siang Shou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Nazia Suleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shazia Raja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelouahad Tayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13102/sociobiology.v59i2.604⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.73-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2013.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301707v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some pollinators are more equal than others: Factors influencing pollen loads and seed set capacity of two actively and passively pollinating fig wasps</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential pollinators of Tamarindus indica L. (Caesalpinioideae) in Sudanian region of Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abelouahad Tayou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Boukary Ousmane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2013.11.002⟩</w:t>
+              <w:t xml:space="preserve">African journal of Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (12), pp.528-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/AJPS12.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300182v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helping in food-deceptive orchids? A possible new mechanism maintaining polymorphism of floral signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Delle-Vedove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (5), pp.526-527. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/psb.10967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological effects of environmental change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hochberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Holyoak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (s1), pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.12050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragrant legs in Paysandisia archon males (Lepidoptera, Castniidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Frerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Delle-Vedove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaudoin-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zagatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (3), pp.137 - 142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00049-013-0128-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive biology of the palm borer, Paysandisia archon (Lepidoptera: Castniidae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Evidence for intersexual chemical mimicry in a dioecious plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Frerot</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14411/eje.2012.037⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (9), pp.978-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2012.01818.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019378v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for intersexual chemical mimicry in a dioecious plant</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MSeasy: unsupervised and untargeted GC-MS data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nicolè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2012.01818.x⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (17), pp.2278-2280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04302164v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSeasy: unsupervised and untargeted GC-MS data processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legendre</w:t>
+                <w:t xml:space="preserve">Floral volatiles, pollinator sharing and diversification in the fig-wasp mutualism: insights from Ficus natalensis, and its two wasp pollinators (South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. G. Underhill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts427⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279, pp.1731-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2011.1972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532810v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floral volatiles, pollinator sharing and diversification in the fig-wasp mutualism: insights from Ficus natalensis, and its two wasp pollinators (South Africa)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The phenology of dioecious Ficus spp. tree species and its importance for forest restoration projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherdsak Kuaraksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2011.1972⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 265, pp.82-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2011.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648016v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phenology of dioecious Ficus spp. tree species and its importance for forest restoration projects</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An extreme case of plant-insect codiversification: figs and fig-pollinating wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Rønsted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhanumas Chantarasuwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lien Siang Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy L. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2011.10.022⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (6), pp.1029-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/sys068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04302007v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extreme case of plant-insect codiversification: figs and fig-pollinating wasps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reproductive biology of the palm borer, Paysandisia archon (Lepidoptera: Castniidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Delle-Vedove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Beaudoin-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Frerot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/sys068⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.289-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14411/eje.2012.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650797v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale Population Genetic Structure of Two Dioecious Indian Keystone Species, Ficus hispida and Ficus exasperata (Moraceae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Taxonomical notes and identification of Ficus from Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verohanitra Miarivelomalala Rafidison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Rabevohitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1744-7429.2010.00704.x⟩</w:t>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 158 (4), pp.453-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.2011.10516287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04302553v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic variation of floral scent in a highly specialized pollination mutualism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 72 (1), pp.74-81. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomical notes and identification of Ficus from Madagascar</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the biogeographical history of the Lower Guinea Forest Domain: evidence for the role of refugia in the intraspecific differentiation of Aucoumea klaineana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+                <w:t xml:space="preserve">Céline Born</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ossari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Jean Wickings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12538078.2011.10516287⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (1), pp.131-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04919.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653002v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the biogeographical history of the Lower Guinea Forest Domain: evidence for the role of refugia in the intraspecific differentiation of Aucoumea klaineana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine-scale Population Genetic Structure of Two Dioecious Indian Keystone Species, Ficus hispida and Ficus exasperata (Moraceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suma A. Dev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Kjellberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renee M. Borges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04919.x⟩</w:t>
+              <w:t xml:space="preserve">Biotropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (3), pp.309-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7429.2010.00704.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302505v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flower-scent mimicry masks a deadly trap in the carnivorous plant Nepenthes rafflesiana.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Floral scents: their roles in nursery pollination mutualisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2010.01665.x⟩</w:t>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (2), pp.75-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00049-010-0043-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00502558v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of host plant and isolation on the genetic structure of phytophagous insects: A preliminary study on a bruchid beetle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fourmis et figuiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Kjellberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadir Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 250, pp.58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022639v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floral scents: their roles in nursery pollination mutualisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ficus racemosa is pollinated by a single population of a single agaonid wasp species in continental South-East Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noppol Kobmoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Magali Proffit</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00049-010-0043-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (13), pp.2700-2712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04654.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304683v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourmis et figuiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Ants use odour cues to exploit fig–fig wasp interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (1), pp.107-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2009.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480290v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ficus racemosa is pollinated by a single population of a single agaonid wasp species in continental South-East Asia</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A case study of modified interactions with symbionts in a hybrid mediterranean orchid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dainat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04654.x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (8), pp.1278-1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.0900303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668977v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ants use odour cues to exploit fig–fig wasp interactions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flower-scent mimicry masks a deadly trap in the carnivorous plant Nepenthes rafflesiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Di Giusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Guéroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda B. L. Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2009.10.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (4), pp.845-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2010.01665.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04309307v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00502558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study of modified interactions with symbionts in a hybrid mediterranean orchid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of host plant and isolation on the genetic structure of phytophagous insects: A preliminary study on a bruchid beetle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Benrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/ajb.0900303⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (3), pp.299-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14411/eje.2010.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309269v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private channel: a single unusual compound assures specific pollinator attraction in Ficus semicordata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Can chemical signals, responsible for mutualistic partner encounter, promote the specific exploitation of nursery pollination mutualisms? – The case of figs and fig wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zongbo Li</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2009.01622.x⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (1), pp.46-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1570-7458.2009.00823.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311214v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can chemical signals, responsible for mutualistic partner encounter, promote the specific exploitation of nursery pollination mutualisms? – The case of figs and fig wasps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Private channel: a single unusual compound assures specific pollinator attraction in Ficus semicordata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qishi Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (5), pp.941-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2009.01622.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1570-7458.2009.00823.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04311540v1</w:t>
+                <w:t xml:space="preserve">hal-04311214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of microsatellite primers for Ceratosolen fusciceps , the fig‐pollinating wasp of Ficus racemosa , and amplification in two populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noppol Kobmoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (4), pp.1147-1150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02586.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare white‐flowered morphs increase the reproductive success of common purple morphs in a food‐deceptive orchid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Delle-Vedove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 185 (1), pp.300-310. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03052.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small‐scale spatial genetic structure in the Central African rainforest tree species Aucoumea klaineana : a stepwise approach to infer the impact of limited gene dispersal, population history and habitat fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ossari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Attéké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (8), pp.2041-2050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03685.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signalling receptivity: Comparison of the emission of volatile compounds by figs of Ficus hispida before, during and after the phase of receptivity to pollinators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C L Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (1-3), pp.15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding system and pollination biology of the semi-domesticated fruit tree, Tamarindus indica L. (Leguminosae: Caesalpinioideae): Implications for fruit production, selective breeding, and conservation of genetic resources</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Colonization processes and the maintenance of genetic diversity: insights from a pioneer rainforest tree, Aucoumea klaineana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Born</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Kjellberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Toussaint Dikangadissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 275 (1647), pp.2171-2179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2008.0446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313571v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chemical ecology of seed dispersal in monoecious and dioecious figs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Breeding system and pollination biology of the semi-domesticated fruit tree, Tamarindus indica L. (Leguminosae: Caesalpinioideae): Implications for fruit production, selective breeding, and conservation of genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boukary Ousmane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (22), pp.4068-4075</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313389v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization processes and the maintenance of genetic diversity: insights from a pioneer rainforest tree, Aucoumea klaineana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The chemical ecology of seed dispersal in monoecious and dioecious figs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J‐m. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2008.0446⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (3), pp.484-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2008.01383.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312051v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal sex as a private matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dormont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 178 (2), pp.225-227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02428.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical mediation and niche partitioning in non‐pollinating fig‐wasp communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Fig Wasps: A Staple Food for Ants on Ficus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Kjellberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samhan Nyawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (2), pp.190-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7429.2007.00352.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2007.01213.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04314085v1</w:t>
+                <w:t xml:space="preserve">hal-04313876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kin discrimination in juvenile mandrills, Mandrillus sphinx</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity of Tamarindus indica populations: Any clues on the origin from its current distribution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boukary Ousmane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène I. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Jean Wickings</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (7), pp.853-860</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02079458v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of Tamarindus indica populations: Any clues on the origin from its current distribution?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boukary Ousmane Diallo</w:t>
+                <w:t xml:space="preserve">Kin discrimination in juvenile mandrills, Mandrillus sphinx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène I. Joly</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Patricia Peignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Chevallier</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jean Wickings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (1), pp.37-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2006.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313987v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fig Wasps: A Staple Food for Ants on Ficus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Anthropogenic effects on population genetics of phytophagous insects associated with domesticated plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Delgado-Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Benrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1744-7429.2007.00352.x⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61 (12), pp.2986-2996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2007.00235.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04313876v1</w:t>
+                <w:t xml:space="preserve">hal-02662892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic effects on population genetics of phytophagous insects associated with domesticated plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Chemical mediation and niche partitioning in non‐pollinating fig‐wasp communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée M. Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Betty Benrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (2), pp.296-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2007.01213.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2007.00235.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662892v1</w:t>
+                <w:t xml:space="preserve">hal-04314085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeographic support for horizontal gene transfer involving sympatric bruchid species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Development and characterization of microsatellite markers for a monoecious Ficus species, Ficus insipida, and cross-species amplification among different sections of Ficus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Doyle Mckey</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Direct</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (3), pp.792-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2006.01347.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1745-6150-1-21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00339518v1</w:t>
+                <w:t xml:space="preserve">hal-00512534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological distribution and niche segregation of sibling species: the case of bean beetles, Acanthoscelides obtectus Say and A. obvelatus Bridwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lény Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Contreras-Garduño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 31 (6), pp.582-590. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2006.00817.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic relationships in the Neotropical bruchid genus Acanthoscelides (Bruchinae, Bruchidae, Coleoptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Romero Napoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-W. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Benrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44 (1), pp.63-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1439-0469.2005.00344.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of microsatellite markers for a monoecious Ficus species, Ficus insipida, and cross-species amplification among different sections of Ficus.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite loci from Aucoumea klaineana Pierre (Burseraceae), a tropical rainforest tree of Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Born</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Muloko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Wickings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 6 (3), pp.792-795. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2006.01347.x⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 6 (4), pp.1054-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2006.01431.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00512534v1</w:t>
+                <w:t xml:space="preserve">hal-04314547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite loci from Aucoumea klaineana Pierre (Burseraceae), a tropical rainforest tree of Central Africa</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Olfaction, volatile compounds and reproduction in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Zoologica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 250, pp.284-287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04314547v1</w:t>
+                <w:t xml:space="preserve">hal-04453430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex interactions on fig trees: ants capturing parasitic wasps as possible indirect mutualists of the fig–fig wasp interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renee Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 113 (2), pp.344-352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.2006.0030-1299.13986.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life history correlates of inbreeding depression in mandrills (Mandrillus sphinx)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Setchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Prugnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wickings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (1), pp.21-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2005.02760.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfaction, volatile compounds and reproduction in birds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Phylogeographic support for horizontal gene transfer involving sympatric bruchid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Benrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Grill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Zoologica Sinica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.art. n°21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1745-6150-1-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453430v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00339518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' practices, metapopulation dynamics, and conservation of agricultural biodiversity on-farm: a case study of sorghum among the Duupa in sub-sahelian Cameroon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Sibling species of bean bruchids: a morphological and phylogenetic study of Acanthoscelides obtectus Say and Acanthoscelides obvelatus Bridwell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Celestin Khasah</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond Dounias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+                <w:t xml:space="preserve">L. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 121 (4), pp.533-543. </w:t>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43 (1), pp.29-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2004.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0469.2004.00286.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123622v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and reproductive success in mandrills (Mandrillus sphinx)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Constraints on control: factors influencing reproductive success in male mandrills (Mandrillus sphinx)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Prugnolle</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Peignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Knapp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Wickings</w:t>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Setchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0507205102⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (3), pp.614-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/ari034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079439v1</w:t>
+                <w:t xml:space="preserve">hal-02079434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on control: factors influencing reproductive success in male mandrills (Mandrillus sphinx)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity and reproductive success in mandrills (Mandrillus sphinx)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Setchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Prugnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Setchell</w:t>
+                <w:t xml:space="preserve">L. Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wickings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 16 (3), pp.614-623. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (46), pp.16723-16728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/ari034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0507205102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079434v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallels in the evolution of the two largest New and Old World seed‐beetle genera (Coleoptera, Bruchidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. J. Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10001,2591 +10034,2553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibling species of bean bruchids: a morphological and phylogenetic study of Acanthoscelides obtectus Say and Acanthoscelides obvelatus Bridwell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Ancient and recent evolutionary history of the bruchid beetle, Acanthoscelides obtectus Say, a cosmopolitan pest of beans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Mercier</w:t>
+                <w:t xml:space="preserve">Céline Born</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (4), pp.1015-1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2005.02470.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0469.2004.00286.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683136v1</w:t>
+                <w:t xml:space="preserve">hal-04315535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient and recent evolutionary history of the bruchid beetle, Acanthoscelides obtectus Say, a cosmopolitan pest of beans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Consequences of a One-male Harem Reproductive System and Inbreeding in a Captive Group of Cercopithecus solatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jean Wickings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Peignot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 14 (4), pp.1015-1024. </w:t>
+              <w:t xml:space="preserve">International Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (3), pp.697-710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2005.02470.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10764-005-4375-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315535v1</w:t>
+                <w:t xml:space="preserve">hal-02079427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of a One-male Harem Reproductive System and Inbreeding in a Captive Group of Cercopithecus solatus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Farmers' practices, metapopulation dynamics, and conservation of agricultural biodiversity on-farm: a case study of sorghum among the Duupa in sub-sahelian Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestin Khasah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Dounias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10764-005-4375-x⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 121 (4), pp.533-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2004.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079427v1</w:t>
+                <w:t xml:space="preserve">hal-03123622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and sexual variation of leaf-produced pollinator-attracting odours in the dwarf palm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Symbiotic mutualism with a community of opportunistic ants: protection, competition, and ant occupancy of the myrmecophyte Barteria nigritana (Passifloraceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champlain Djiéto-Lordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gibernau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-004-1538-y⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 (2), pp.109-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2004.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04322982v1</w:t>
+                <w:t xml:space="preserve">hal-04317579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiotic mutualism with a community of opportunistic ants: protection, competition, and ant occupancy of the myrmecophyte Barteria nigritana (Passifloraceae)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Changes in social interactions during adolescence in male mandrills (Mandrillus sphinx)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Peignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Doyle Mckey</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jean Wickings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2004.03.007⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 63 (2), pp.63-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.20039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04317579v1</w:t>
+                <w:t xml:space="preserve">hal-02079368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in social interactions during adolescence in male mandrills (Mandrillus sphinx)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Temporal and sexual variation of leaf-produced pollinator-attracting odours in the dwarf palm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dufaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Jean Wickings</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.20039⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 139 (3), pp.392-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-004-1538-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02079368v1</w:t>
+                <w:t xml:space="preserve">hal-04322982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of the ant Crematogaster scutellaris with the fig/fig wasp mutualism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">When leaves act like flowers: how dwarf palms attract their pollinators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dufaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2311.2003.00519.x⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6 (1), pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1461-0248.2003.00382.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323723v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When leaves act like flowers: how dwarf palms attract their pollinators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Olfactive detection of fig wasps as prey by the ant Crematogaster scutellaris (Formicidae; Myrmicinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Welmoed Out</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1461-0248.2003.00382.x⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90 (10), pp.456-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-003-0457-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323300v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactive detection of fig wasps as prey by the ant Crematogaster scutellaris (Formicidae; Myrmicinae)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Do fig wasps interfere with each other during oviposition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Bronstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-003-0457-9⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 87 (3), pp.321-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1570-7458.1998.00337.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04323880v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do fig wasps interfere with each other during oviposition?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Interactions of the ant Crematogaster scutellaris with the fig/fig wasp mutualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1570-7458.1998.00337.x⟩</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28 (3), pp.359-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2311.2003.00519.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345101v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue tits use selected plants and olfaction to maintain an aromatic environment for nestlings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Specific attraction of fig-pollinating wasps: role of volatile compounds released by tropical figs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Grison-Pigé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcel M. Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 5 (4), pp.585-589. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28 (2), pp.283-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1461-0248.2002.00361.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/a:1017930023741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262141v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite loci in Acanthoscelides obvelatus Bridwell (Coleoptera: Bruchidae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of pseudogamous apospory in the reproductive biology of the invasive weed Rubus alceifolius (Rosaceae)in its area of introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aebi</w:t>
+                <w:t xml:space="preserve">Laurent Amsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.‐m. Risterucci</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Thierry Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Benrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1471-8286.2003.00335.x⟩</w:t>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 149 (2), pp.217-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.2002.10515955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323223v1</w:t>
+                <w:t xml:space="preserve">hal-04453648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollinators entering female dioecious figs: why commit suicide?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Blue tits use selected plants and olfaction to maintain an aromatic environment for nestlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Finn Kjellberg</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1420-9101.1995.8030301.x⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5 (4), pp.585-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1461-0248.2002.00361.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380581v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific attraction of fig-pollinating wasps: role of volatile compounds released by tropical figs.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite loci in Acanthoscelides obvelatus Bridwell (Coleoptera: Bruchidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.‐m. Risterucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/a:1017930023741⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3 (1), pp.12-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-8286.2003.00335.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04326970v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of pseudogamous apospory in the reproductive biology of the invasive weed Rubus alceifolius (Rosaceae)in its area of introduction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pollinators entering female dioecious figs: why commit suicide?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviva Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8 (3), pp.301-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1420-9101.1995.8030301.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12538078.2002.10515955⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04453648v1</w:t>
+                <w:t xml:space="preserve">hal-04380581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource allocation: a conflict in the fig/fig wasp mutualism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bronstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 9 (4), pp.417-428. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1420-9101.1996.9040417.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fig volatile compounds—a first comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Grison-Pigé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaco M Greeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 61 (1), pp.61-71. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0031-9422(02)00213-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do fig wasps actively pollinate monoecious figs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Allen Herre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 134 (3), pp.381-387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00442-002-1116-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germination Ecology of Cassava (Manihot Esculenta Crantz, Euphorbiaceae) in Traditional Agroecosystems: Seed and Seedling Biology of a Vegetatively Propagated Domesticated Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pinheiro-Kluppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 56 (4), pp.366-379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1663/0013-0001(2002)056[0366:GEOCME]2.0.CO;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of genetic diversity of the invasive weed Rubus alceifolius Poir. (Rosaceae) in its native range and in areas of introduction, using amplified fragment length polymorphism (AFLP) markers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Self-pollination and its costs in a monoecious fig (Ficus aurea, Moraceae) in a highly seasonal subtropical environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bronstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.00876.x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 88 (4), pp.685-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/2657069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04343237v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited intersex mimicry of floral odour in Ficus carica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Grison-Pigé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Turlings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12636,90 +12631,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg deposition patterns of fig pollinating wasps: implications for studies on the stability of the mutualism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 26 (6), pp.602-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12765,3273 +12760,3311 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ploidy level of the invasive weed Rubus alceifolius (Rosaceae) in its native range and in areas of introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 228 (3-4), pp.171-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s006060170027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-pollination and its costs in a monoecious fig (Ficus aurea, Moraceae) in a highly seasonal subtropical environment.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protection of Passiflora glandulosa (Passifloraceae) against herbivory: Impact of ants exploiting extrafloral nectaries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hubert Charles Delabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Orivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 38, pp.317-321</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336281v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon allocation to volatiles and other reproductive components in male Ficus carica (Moraceae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Grison-Pigé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Salager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 88 (12), pp.2214-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/3558383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a switch in the reproductive biology of Rubus alceifolius (Rosaceae) towards apomixis, between its native range and its area of introduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Amsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 88 (12), pp.2243-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/3558386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of Passiflora glandulosa (Passifloraceae) against herbivory: Impact of ants exploiting extrafloral nectaries.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of genetic diversity of the invasive weed Rubus alceifolius Poir. (Rosaceae) in its native range and in areas of introduction, using amplified fragment length polymorphism (AFLP) markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Amsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 9 (4), pp.443-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.00876.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342534v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Components of Reproductive Success in Two Dioecious Fig Species, Ficus exasperata and Ficus hispida</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Leaf volatile compounds and the distribution of ant patrollingin an ant-plant protection mutualism: Preliminary results onLeonardoxa (Fabaceae: Caesalpinioideae) andPetalomyrmex(Formicidae: Formicinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/177346⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21 (6), pp.349-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1146-609X(00)01091-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344228v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf volatile compounds and the distribution of ant patrollingin an ant-plant protection mutualism: Preliminary results onLeonardoxa (Fabaceae: Caesalpinioideae) andPetalomyrmex(Formicidae: Formicinae)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Components of Reproductive Success in Two Dioecious Fig Species, Ficus exasperata and Ficus hispida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviva Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1146-609X(00)01091-2⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 81 (10), pp.2850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/177346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04343985v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecies variation in floral fragrances emitted by tropical Ficus species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Grison-Pigé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 52 (7), pp.1293-1299. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0031-9422(99)00411-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are olfactory signals sufficient to attract fig pollinators?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid deployment of allelochemicals in exudates of germinating seeds of Sesbania (Fabaceae): roles of seed anatomy and histolocalization of polyphenolic compounds in anti-pathogen defense of seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Ceballos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gibernau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Finn Kjellberg</w:t>
+                <w:t xml:space="preserve">Claude Andary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 8 (3), pp.141-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s000490050019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/42902437⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01214434v1</w:t>
+                <w:t xml:space="preserve">hal-04346397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid deployment of allelochemicals in exudates of germinating seeds of Sesbania (Fabaceae): roles of seed anatomy and histolocalization of polyphenolic compounds in anti-pathogen defense of seedlings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Partial avoidance of female inflorescences of a dioecious fig by their mutualistic pollinating wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gibernau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Andary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s000490050019⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Proceedings of the Royal Society of London B: Biological Sciences, 265 (1390), pp.45-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.1998.0262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04346397v1</w:t>
+                <w:t xml:space="preserve">hal-01214440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial avoidance of female inflorescences of a dioecious fig by their mutualistic pollinating wasps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Are olfactory signals sufficient to attract fig pollinators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gibernau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juerg Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5 (3), pp.306-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/42902437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.1998.0262⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01214440v1</w:t>
+                <w:t xml:space="preserve">hal-01214434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figs and fig pollinators: evolutionary conflicts in a coevoled mutualism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 12 (3), pp.94-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0169-5347(96)10064-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Persistence of Small Populations of Strongly Interdependent Species: Figs and Fig Wasps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 11 (1), pp.204-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1523-1739.1997.95436.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile compounds from extracts of figs of Ficus carica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gibernau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans R. Buser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürg E. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 46 (2), pp.241-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0031-9422(97)00292-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolving Genetic History of a Population of Lathyrus sylvestris: Evidence From Temporal and Spatial Genetic Structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Consequences of protecting flowers in a fig: a one-way trip for pollinators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gibernau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Kjellberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/2410738⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 23 (4), pp.425-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.1996.tb00004.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051479v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of protecting flowers in a fig: a one-way trip for pollinators?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The evolving genetic history of a population of Lathyrus sylvestris: Evidence from temporal and spatial genetic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cuguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.1996.tb00004.x⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 50 (5), pp.1808-1821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.1996.tb03567.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01214446v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolving genetic history of a population of Lathyrus sylvestris: Evidence from temporal and spatial genetic structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Variation in reproductive success within a subtropical fig/pollinator mutualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Bronstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 23 (4), pp.433-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.1996.tb00005.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.1996.tb03567.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02691802v1</w:t>
+                <w:t xml:space="preserve">hal-04353940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in reproductive success within a subtropical fig/pollinator mutualism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Evolving Genetic History of a Population of Lathyrus sylvestris: Evidence From Temporal and Spatial Genetic Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cuguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.1996.tb00005.x⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 50 (5), pp.1808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/2410738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04353940v1</w:t>
+                <w:t xml:space="preserve">hal-02051479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the population dynamics of annual plants with seed bank and density dependent effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khaladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biotheoretica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 43 (1-2), pp.53-65. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00709433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Figs Wait for Pollinators: The Length of Fig Receptivity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hurricane Andrew and a Florida Fig Pollination Mutualism: Resilience of an Obligate Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Bronstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 27 (3), pp.373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/2388922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/2446228⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01214450v1</w:t>
+                <w:t xml:space="preserve">hal-04380378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hurricane Andrew and a Florida Fig Pollination Mutualism: Resilience of an Obligate Interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">When Figs Wait for Pollinators: The Length of Fig Receptivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchaib Khadari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gibernau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Kjellberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotropica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 82 (8), pp.992-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/2446228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/2388922⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04380378v1</w:t>
+                <w:t xml:space="preserve">hal-01214450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemosensory attraction of fig wasps to substances produced by receptive figs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gibernau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juerg Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 70 (2), pp.185-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1570-7458.1994.tb00746.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ficus-Pollinator research in India: Past, present and future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviva Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 65 (3), pp.243-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and Temporal Patterns of Investment in Growth and Sexual Reproduction in Two Stoloniferous Species, Lathyrus Latifolius and L. Sylvestris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 80 (3), pp.555. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/2260698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminant alleles and discriminant analysis: efficient characters to separate closely related species: the example of Lathyrus latifolius L. and Lathyrus sylvestris L. (Leguminosae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 107 (2), pp.139-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1095-8339.1991.tb00221.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAPTATIONS FOR A TWO‐PHASE SEED DISPERSAL SYSTEM INVOLVING VERTEBRATES AND ANTS IN A HEMIEPIPHYTIC FIG (FICUS MICROCARPA: MORACEAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Horvitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 78 (7), pp.971-977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/j.1537-2197.1991.tb14501.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF OVULE POSITION IN THE POD ON PATTERNS OF SEED FORMATION IN TWO SPECIES OF LATHYRUS (LEGUMINOSAE: PAPILIONOIDEAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 75 (11), pp.1714-1731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/j.1537-2197.1988.tb11248.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiguous Relations between Bruchus affinis and the Lathyrus Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 44 (1), pp.107. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3544050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lathyrus tuberosus L. Biologie et perspectives d'amélioration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 30 (1), pp.49-58. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/jatba.1983.3887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16041,821 +16074,821 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-animal interactions in restoration ecology: insect pollinators and other floral visitors in the semi-arid savannas of the Ferlo region in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Medina-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatimata Watt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vrecko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international « Biodiversité et Sociétés » du LabEx DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex DRIIHM; CNRS, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees hide the forest? Trees hide the savanna! The neglected role of rangeland ecology in restoring biodiversity and ecosystem functioning in the silvopastoral Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Medina-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aly Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Ecologie, Santé et Sociétés en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’International Research Laboratory Environnement, Santé, Sociétés,; Le Centre d’Excellence Africain AGIR; L’International Research Laboratory Reconciling Ecological and Human Adaptation for Biosphere Sustainability, Feb 2023, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écosystémique dans le Sahel : une étude comparée des interactions faune - flore et de leur évolution dans le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Guissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Ibnou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le principe de l’Accès aux ressources génétiques et du Partage des Avantages</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical communication between figs and wasps: Variation in wasp perception in Ficus septica and associated wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lillian Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Conchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9. International Fig Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618574v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical communication between figs and wasps: Variation in wasp perception in Ficus septica and associated wasps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le principe de l’Accès aux ressources génétiques et du Partage des Avantages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Fig Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796130v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flowers of Heterostemma ficoides (Apocynaceae, Asclepiadoideae) fool fig-pollinating wasps with their olfactory resemblance to figs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroonrat Kidyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manit Kidyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Botanical Congress (IBC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Madrid, Spain. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic and functional diversity of insect visitors to the flowers of five tree species in the Sahelian savannah of Ferlo, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Medina-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Guisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-491f1c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16865,111 +16898,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in population biology within the Lathyrus sylvestris group (Leguminosae: Papilionaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure and functioning of plant population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, J. Hack and J.W. Woldendorp; PUDOC, pp.65-75, 1985, 0-444-85624-2 - 978-0-444-85624-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16979,1039 +17012,1039 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecocatalysis: a unique combination of global ecology and green and sustainable chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bihanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Royal Society of Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 87, 173 p., 2025, Green chemistry series, 978-1-83767-105-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/9781837672394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fig Trees and Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berghahn Books, Volume 32 in the series Environmental Anthropology and Ethnobiology, pp.170, 2024, Environmental Anthropology and Ethnobiology, 978-1-80539-266-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9781805392682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'homme et l'animal : l'invention de nouveaux liens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Photovoltaïsme, agriculture et écologie : de l’agrivoltaïsme à l’écovoltaïsme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 163 p., 2021, Ecologie-Environnement, 978-1-784057831</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Morand</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04427071v1</w:t>
+                <w:t xml:space="preserve">hal-04912043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaism, agriculture and ecology: from agrivoltaism to ecovoltaism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'homme et l'animal : l'invention de nouveaux liens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cherche Midi; CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 191 p., 2021, 978-2-7491-6907-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlys Le Moigne</w:t>
-[...56 lines deleted...]
-                <w:t xml:space="preserve">hal-04159278v1</w:t>
+                <w:t xml:space="preserve">hal-04427071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaïsme, agriculture et écologie : de l’agrivoltaïsme à l’écovoltaïsme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
+                <w:t xml:space="preserve">Photovoltaism, agriculture and ecology: from agrivoltaism to ecovoltaism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE; Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 156 p., 2021, Ecological sciences, Agathe Euzen; Dominique Joly, 978-1-78630-720-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119887720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04912043v1</w:t>
+                <w:t xml:space="preserve">hal-04159278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangrove, une forêt dans la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlodna Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; Le Cherche Midi, pp.167, 2018, 978-2-7491-5764-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.240, 2017, Collection écologie, Agathe Euzen; Dominique Joly, 978-1-78405-186-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition du Cherche Midi CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 176 p., 2017, Documents (Cherche Midi), ISBN: 9782749154251 9782749154251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Baraloto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Michel Forget; Martine Hossaert-McKey; Odile Poncy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cherche midi; CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 192 p., 2015, 978-2-7491-4075-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18021,2263 +18054,2263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology: ecosystem conservation and restoration as the starting point of ecocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bihanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Grison; Claire M. Grison. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecocatalysis : a unique combination of global ecology and green and sustainable chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 87, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royal Society of Chemistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-53, 2025, Green Chemistry Series, 978-1-83767-105-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/978837672394-00009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des solutions fondées sur la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Ressources" n°5, la revue INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, pp.68-85, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/yp80-c132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moraceae: Ficus, figs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Figs of Madagascar, their wasps, their frugivores, their importance for humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rafidison</w:t>
+                <w:t xml:space="preserve">Verohanitra M. Rafidison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Steven M. Goodman. </w:t>
+              <w:t xml:space="preserve">Goodman, S. M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The new natural history of Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Princeton University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.617-634, 2022, 978-0-691-22262-2. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp.617-634, 2022, 9780691222622</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958562v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figs of Madagascar, their wasps, their frugivores, their importance for humans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Moraceae: Ficus, figs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Verohanitra M. Rafidison</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rafidison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Goodman, S. M. </w:t>
+              <w:t xml:space="preserve">Steven M. Goodman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The new natural history of Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Princeton University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.617-634, 2022, 9780691222622</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.617-634, 2022, 978-0-691-22262-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv2ks6tbb.73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188347v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé de l’adulte commence in utéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cherche Midi; CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.104, 2017, Documents, 978-2-7491-5425-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les changements globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospectives en Ecologie Tropicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau trophique complexe : le cas des figuiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions insectes-plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, IRD Éditions; Éditions Quae, pp.483-493, 2013, Référence, 978-2-7099-1746-9 ; 978-2-7592-2018-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.irdeditions.22596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire évolutive et diversité des interactions insectes pollinisateurs-plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions insectes-plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quae; IRD éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.565-576, 2013, Référence, 978-2-7099-1746-9 ; 978-2-7592-2018-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.22644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molécules et Nature réconciliées par l'écologie chimique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Banaigs</w:t>
+                <w:t xml:space="preserve">Les odeurs sont-elles des signaux trompeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ÉCOLOGIE CHIMIQUE LE LANGAGE DE LA NATURE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cherche midi, pp.13-27, 2012, 978-2-7491-2772-9</w:t>
+              <w:t xml:space="preserve">Écologie chimique : le langage de la nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cherche Midi; CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.58-71, 2012, Beaux livres, 978-2-7491-2772-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780410v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les odeurs sont-elles des signaux trompeurs ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+                <w:t xml:space="preserve">Molécules et Nature réconciliées par l'écologie chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banaigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologie chimique : le langage de la nature</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.58-71, 2012, Beaux livres, 978-2-7491-2772-9</w:t>
+              <w:t xml:space="preserve">ÉCOLOGIE CHIMIQUE LE LANGAGE DE LA NATURE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cherche midi, pp.13-27, 2012, 978-2-7491-2772-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431794v1</w:t>
+                <w:t xml:space="preserve">hal-00780410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutualismes de pollinisation comme facteurs importants de biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delle-Vedove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le génie de la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biotope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-67, 2011, Parthénope, 978-2-914817-76-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/2.1.1625.1688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography and historical biogeography of obligate specific mutualisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Biogeography of Host-Parasite Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-40, 2010, 978-0-19-956135-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coévolution entre les plantes et les animaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux origines des plantes : Des plantes anciennes à la botanique du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 978-2-213-62836-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biology, ecology and evolution of fig-pollinating wasps (Chalcidoidea, Agaonidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology, Ecology, and Evolution of Gall-Inducing Arthropods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Sciences Publishers, pp.539-572, 2005, 978-1-57808-262-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruchus affinis and the flowers of Lathyrus latifolius, an example of the complexity of relations between plants and phytophagous insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bashar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fabres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects – Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Dr. W. Junk Publishers, pp.189-195, 1987, 90-6193-642-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetative propagation and sexual reproduction in two perennial Lathyrus species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Floral nectar production in relation to insect activity in Lathyrus latifolius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Valero</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bashar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lathyrus and Lathyrism: Proceedings of the International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Third World Medical Research Foundation, pp.175-184, 1986, 978-0961777500</w:t>
+              <w:t xml:space="preserve">, 1, Third World Medical Research Foundation, pp.213-224, 1986, 978-0961777500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443398v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floral nectar production in relation to insect activity in Lathyrus latifolius</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Vegetative propagation and sexual reproduction in two perennial Lathyrus species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Doyle Mckey</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lathyrus and Lathyrism: Proceedings of the International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Third World Medical Research Foundation, pp.213-224, 1986, 978-0961777500</w:t>
+              <w:t xml:space="preserve">, Third World Medical Research Foundation, pp.175-184, 1986, 978-0961777500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452649v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of floral scent in promoting the co-occurrence of two pollinating wasps in Ficus natalensis natalensis in the KwaZulu-Natal (South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.416-417. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2009.02.095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite loci in Acanthoscelides obtectus Say (Coleoptera: Bruchidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.‐m. Risterucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sourrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Benrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.683-685. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00784.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20287,147 +20320,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variation in insect assemblages at flowers of Balanites aegyptiaca, an ecologically and socially important tree species in the Ferlo region of Senegal’s Great Green Wall corridor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Medina-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Moustapha Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vrecko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05589906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20437,165 +20470,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId644"/>
+      <w:footerReference w:type="default" r:id="rId646"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20663,51 +20696,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D70115AE"/>
+    <w:nsid w:val="28A7E1A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20894,51 +20927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-hossaert-mckey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9274-0994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060233400" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12406037" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001597911" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Medina-Serrano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Moustapha Ndiaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vrecko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.709" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Diallo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13170" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785420v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Dubuisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessie Garinie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lapeyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170861" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Sett" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. John Kress" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Halewood" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicholson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genuar Nu&#241;ez-Vega" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52994-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hmimsa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ramet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Fatehi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-024-00493-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hmimsa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salama El Fatehi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32450-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871592v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.795588" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Perrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cases" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03151-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211901v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Brondani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Opsommer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufa&#255;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10050636" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Deng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66655-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75642-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315941v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baramee Sakolrak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthaiwan Sangwanit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuntanat Arnamnart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasana Noisripoom" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.11.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332903v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra Miarivelomalala Rafidison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2018.04.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383074v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2017.08.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288706v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2017.11.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383027v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Souto-Vilar&#243;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Rindos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mentap Sisol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12995" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01589491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Jennifer Rodriguez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien-Siang Chou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Conchou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-017-1034-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326838v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Ceballos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andary" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delescluse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2002.11682687" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Labeyrie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hubert Charles Delabie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2001.11682660" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608635v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Borges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chevallier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vignes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kobmoo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-016-9836-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289728v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21236" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629957v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delle-Vedove" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Frerot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaudoin-Ollivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jis/14.1.52" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300359v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsy-Yu Tzeng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chiao Ho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Peng Chiang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2013.10.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M4WHC84-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Chen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.5.7.12040" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300706v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciminera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2013.07.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300922v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Ousmane Diallo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ouedraogo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJPS12.072" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanumas Chantarasuwan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieng-Siang Shou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13102/sociobiology.v59i2.604" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300182v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazia Suleman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Raja" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelouahad Tayou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2013.11.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304531v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.10967" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Luque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hochberg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Holyoak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12050" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003386v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-013-0128-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V64DZSC7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019378v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2012.037" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302164v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01818.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9QLD76L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02532810v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol&#232;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guitton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Courtois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts427" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648016v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Underhill" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Johnson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.1972" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302007v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherdsak Kuaraksa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Elliott" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2011.10.022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PKNK89M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650797v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina R&#248;nsted" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Siang Chou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy L. Clement" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys068" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302553v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suma A. Dev" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee M. Borges" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2010.00704.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MS4P35GS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304214v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.10.012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR1SQ2XB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653002v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Rabevohitra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2011.10516287" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302505v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Born" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ossari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jean Wickings" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04919.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-210TB7BG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00502558v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Di Giusto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;res" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gu&#233;roult" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B. L. Lim" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Marshall" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01665.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022639v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Benrey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2010.038" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304683v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-010-0043-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B3LPJDBK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480290v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668977v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noppol Kobmoo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04654.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4T1TVSV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309307v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2009.10.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR4FSFXW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309269v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geoffroy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dainat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900303" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311214v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qishi Song" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Li" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2009.01622.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311540v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2009.00823.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9SLM58P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311336v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wei" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02586.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLBCN489-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Bessi&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03052.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313328v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Att&#233;k&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03685.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2KHZ0T5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313737v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C L Soler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313571v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313389v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borges" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;m. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2008.01383.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312051v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Toussaint Dikangadissi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0446" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061598v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02428.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314085v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e M. Borges" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01213.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079458v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Peignot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jean Wickings" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2006.02.026" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M38L3T1Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313987v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne I. Joly" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313876v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samhan Nyawa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2007.00352.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JM515MN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662892v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Delgado-Salinas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00235.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00339518v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grill" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-1-21" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587851v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Mercier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Contreras-Gardu&#241;o" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2006.00817.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314448v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romero Napoles" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-W. Anton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benrey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2005.00344.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-68D3PKCQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512534v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaune" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#232;vre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01347.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLM9Q414-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314547v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Muloko" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Wickings" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01431.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PB30DKWP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315403v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rakhi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Borges" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2006.0030-1299.13986.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CKL9ZRD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079443v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Setchell" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prugnolle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wickings" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peignot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02760.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TFHWCHF7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453430v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123622v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Khasah" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2004.05.021" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079439v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Knapp" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0507205102" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079434v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Setchell" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ari034" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316166v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Kergoat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faure" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Silvain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02702.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RX9L49NQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683136v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2004.00286.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315535v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02470.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5P321HD2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079427v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-005-4375-x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H8T191MC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322982v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-004-1538-y" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TGMFR90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317579v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champlain Dji&#233;to-Lordon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2004.03.007" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRPTNL19-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079368v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20039" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTX1WDZ2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323723v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2311.2003.00519.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323300v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.2003.00382.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1WS5MH2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323880v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welmoed Out" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-003-0457-9" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GTP0GPKH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345101v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bronstein" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vernet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1570-7458.1998.00337.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262141v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.2002.00361.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWWV9KVB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323223v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aebi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;m. Risterucci" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8286.2003.00335.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380581v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviva Patel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.1995.8030301.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326970v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Grison-Pig&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1017930023741" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3MWN65BQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453648v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsellem" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pailler" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Noyer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2002.10515955" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459766v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bronstein" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.1996.9040417.x" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327095v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco M Greeff" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-9422(02)00213-3" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVKSFN4R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323581v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Allen Herre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-002-1116-0" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2NLCHV6V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349836v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laurent" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pinheiro-Kluppel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1663/0013-0001(2002)056[0366:GEOCME]2.0.CO;2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NB13L2S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343237v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amsellem" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bourgeois" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00876.x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7D4TLFL7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336127v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Turlings" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0269-8463.2001.00553.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338892v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2311.2001.00368.x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQL6D72G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329551v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Chevallier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s006060170027" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BTGP2QT2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336281v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bronstein" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2657069" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335067v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Salager" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3558383" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334938v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Amsellem" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3558386" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342534v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344228v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/177346" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343985v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(00)01091-2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWGK8QJK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344711v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Edwards" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(99)00411-2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTJM867L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214434v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juerg Frey" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/42902437" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346397v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000490050019" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZ33TX92-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214440v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1998.0262" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353623v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-5347(96)10064-1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-777BPSFB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353756v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1523-1739.1997.95436.x" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D80TSVFP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211709v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R. Buser" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg E. Frey" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(97)00292-6" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD07E49E4BC6B1D2CB3D3C7377E900D1CF75E674/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051479v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2410738" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214446v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.1996.tb00004.x" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-89DF1MR2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691802v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.1996.tb03567.x" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353940v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.1996.tb00005.x" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32G4RQSL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385064v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaladi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00709433" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0764PWHC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214450v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khadari" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2446228" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380378v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2388922" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214455v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.1994.tb00746.x" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HQFW10HL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385512v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385810v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarry" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2260698" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386955v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.1991.tb00221.x" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZV9RSFB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386169v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaufmann" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Horvitz" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1537-2197.1991.tb14501.x" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387475v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1537-2197.1988.tb11248.x" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387655v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labeyrie" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3544050" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454449v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbos" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1983.3887" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590087v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Watt" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958870v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612486v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Guiss&#233;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ibnou Ndiaye" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618574v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796130v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Rodriguez" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lapeyre" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bain" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706256v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroonrat Kidyoo" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manit Kidyoo" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716554v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Guisse" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-491f1c" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453068v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764698v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grison" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.rsc.org/books/edited-volume/2299/EcocatalysisA-Unique-Combination-of-Global-Ecology" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781837672394" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427179v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781805392682" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427071v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/le-cherche-midi/33" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159278v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Le Moigne" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=1819" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119887720" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912043v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/photovoltaisme-agriculture-et-ecologie/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076804v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hall&#233;" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlodna Burgos" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425763v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785631v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/ecologie-de-la-sante-pour-une-nouvelle-lecture-de-nos-maux" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404889v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/978837672394-00009" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523831v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yp80-c132" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958562v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rasplus" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cruaud" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafidison" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.princeton.edu/books/hardcover/9780691222622/the-new-natural-history-of-madagascar" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.73" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188347v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra M. Rafidison" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430886v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mckey" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/ebook/ecologie-de-la-sante/9782749154268" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328574v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431282v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.22596" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431121v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/113/9782709925174/interactions-insectes-plantes" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.22644" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780410v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert Mckey" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431794v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441539v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delle-Vedove" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biotope-editions.com/index.php?article93/le-genie-de-la-nature" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1625.1688" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441731v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/?lang=en&amp;amp;cc=fr" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441855v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/livre/aux-origines-des-plantes-tome-1-9782213628363/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832915v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443204v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bashar" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fabres" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443398v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452649v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311673v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Johnson" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2009.02.095" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317118v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sourrouille" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00784.x" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GW0KNZXG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589906v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-hossaert-mckey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9274-0994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060233400" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12406037" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=jKcWE6EAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001597911" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Medina-Serrano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Moustapha Ndiaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vrecko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.709" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Diallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13170" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Sett" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. John Kress" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Halewood" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicholson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genuar Nu&#241;ez-Vega" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52994-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Dubuisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessie Garinie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lapeyre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170861" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hmimsa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ramet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Fatehi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-024-00493-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hmimsa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salama El Fatehi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32450-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.795588" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Perrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cases" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03151-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Brondani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Opsommer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufa&#255;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10050636" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Deng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66655-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75642-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2017.08.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDT0NX03-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315941v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baramee Sakolrak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthaiwan Sangwanit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuntanat Arnamnart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasana Noisripoom" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.11.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra Miarivelomalala Rafidison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2018.04.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2017.11.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383027v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Souto-Vilar&#243;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Rindos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mentap Sisol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12995" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01589491v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Jennifer Rodriguez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien-Siang Chou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Conchou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-017-1034-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Ceballos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delescluse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2002.11682687" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336411v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Labeyrie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hubert Charles Delabie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2001.11682660" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608635v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Borges" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chevallier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vignes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kobmoo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-016-9836-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21236" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629957v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delle-Vedove" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Frerot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaudoin-Ollivier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jis/14.1.52" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309791v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.5.7.12040" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsy-Yu Tzeng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chiao Ho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Peng Chiang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2013.10.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M4WHC84-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300706v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciminera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2013.07.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301707v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanumas Chantarasuwan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieng-Siang Shou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13102/sociobiology.v59i2.604" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300182v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazia Suleman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Raja" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelouahad Tayou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2013.11.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300922v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Ousmane Diallo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ouedraogo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJPS12.072" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304531v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.10967" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301448v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Luque" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hochberg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Holyoak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12050" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003386v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-013-0128-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V64DZSC7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302164v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01818.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9QLD76L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02532810v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol&#232;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guitton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Courtois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts427" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648016v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Underhill" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Johnson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.1972" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302007v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherdsak Kuaraksa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Elliott" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2011.10.022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PKNK89M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650797v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina R&#248;nsted" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Siang Chou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy L. Clement" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys068" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019378v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2012.037" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653002v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Rabevohitra" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2011.10516287" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304214v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.10.012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR1SQ2XB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302505v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Born" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ossari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jean Wickings" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04919.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-210TB7BG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302553v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suma A. Dev" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee M. Borges" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2010.00704.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MS4P35GS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304683v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-010-0043-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B3LPJDBK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480290v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668977v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noppol Kobmoo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04654.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4T1TVSV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2009.10.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR4FSFXW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309269v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geoffroy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dainat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900303" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00502558v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Di Giusto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;res" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gu&#233;roult" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B. L. Lim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Marshall" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01665.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022639v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Benrey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2010.038" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311540v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2009.00823.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9SLM58P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311214v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qishi Song" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Li" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2009.01622.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311336v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wei" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02586.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLBCN489-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304270v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Bessi&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03052.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313328v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Att&#233;k&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03685.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2KHZ0T5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313737v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C L Soler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312051v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Toussaint Dikangadissi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0446" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313571v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313389v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borges" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;m. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2008.01383.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061598v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02428.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313876v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samhan Nyawa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2007.00352.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JM515MN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313987v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne I. Joly" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079458v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Peignot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jean Wickings" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2006.02.026" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M38L3T1Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662892v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Delgado-Salinas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00235.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314085v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e M. Borges" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01213.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512534v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaune" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#232;vre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01347.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLM9Q414-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587851v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Mercier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Contreras-Gardu&#241;o" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2006.00817.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314448v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romero Napoles" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-W. Anton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benrey" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2005.00344.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-68D3PKCQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314547v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Muloko" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Wickings" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01431.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PB30DKWP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453430v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315403v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rakhi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Borges" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2006.0030-1299.13986.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CKL9ZRD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079443v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Setchell" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prugnolle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wickings" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peignot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02760.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TFHWCHF7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00339518v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grill" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-1-21" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683136v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2004.00286.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079434v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Setchell" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ari034" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079439v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Knapp" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0507205102" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316166v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Kergoat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faure" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Silvain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02702.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RX9L49NQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315535v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02470.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5P321HD2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079427v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-005-4375-x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H8T191MC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123622v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Khasah" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2004.05.021" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317579v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champlain Dji&#233;to-Lordon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2004.03.007" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRPTNL19-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079368v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20039" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTX1WDZ2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322982v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-004-1538-y" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TGMFR90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323300v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.2003.00382.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1WS5MH2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323880v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welmoed Out" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-003-0457-9" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GTP0GPKH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345101v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bronstein" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vernet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1570-7458.1998.00337.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323723v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2311.2003.00519.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326970v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Grison-Pig&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1017930023741" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3MWN65BQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453648v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsellem" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pailler" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Noyer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2002.10515955" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262141v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.2002.00361.x" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWWV9KVB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323223v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aebi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;m. Risterucci" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8286.2003.00335.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380581v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviva Patel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.1995.8030301.x" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459766v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bronstein" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.1996.9040417.x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327095v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco M Greeff" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-9422(02)00213-3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVKSFN4R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323581v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Allen Herre" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-002-1116-0" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2NLCHV6V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349836v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laurent" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pinheiro-Kluppel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1663/0013-0001(2002)056[0366:GEOCME]2.0.CO;2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NB13L2S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336281v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bronstein" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2657069" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336127v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Turlings" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0269-8463.2001.00553.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338892v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2311.2001.00368.x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQL6D72G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329551v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amsellem" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Chevallier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s006060170027" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BTGP2QT2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342534v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335067v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Salager" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3558383" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334938v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Amsellem" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3558386" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343237v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bourgeois" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00876.x" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7D4TLFL7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343985v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(00)01091-2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWGK8QJK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344228v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/177346" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344711v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Edwards" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(99)00411-2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTJM867L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346397v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000490050019" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZ33TX92-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214440v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1998.0262" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214434v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juerg Frey" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/42902437" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353623v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-5347(96)10064-1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-777BPSFB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353756v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1523-1739.1997.95436.x" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D80TSVFP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211709v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R. Buser" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg E. Frey" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(97)00292-6" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD07E49E4BC6B1D2CB3D3C7377E900D1CF75E674/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214446v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.1996.tb00004.x" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-89DF1MR2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691802v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.1996.tb03567.x" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353940v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.1996.tb00005.x" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32G4RQSL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051479v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2410738" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385064v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaladi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00709433" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0764PWHC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380378v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2388922" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214450v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khadari" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2446228" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214455v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.1994.tb00746.x" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HQFW10HL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385512v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385810v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarry" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2260698" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386955v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.1991.tb00221.x" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZV9RSFB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386169v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaufmann" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Horvitz" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1537-2197.1991.tb14501.x" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387475v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1537-2197.1988.tb11248.x" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387655v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labeyrie" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3544050" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454449v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbos" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1983.3887" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590087v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Watt" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958870v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612486v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Guiss&#233;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ibnou Ndiaye" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796130v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Rodriguez" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lapeyre" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bain" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618574v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706256v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroonrat Kidyoo" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manit Kidyoo" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716554v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Guisse" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-491f1c" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453068v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764698v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grison" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.rsc.org/books/edited-volume/2299/EcocatalysisA-Unique-Combination-of-Global-Ecology" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781837672394" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427179v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781805392682" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912043v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Le Moigne" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/photovoltaisme-agriculture-et-ecologie/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427071v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/le-cherche-midi/33" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159278v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=1819" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119887720" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076804v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hall&#233;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlodna Burgos" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425763v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785631v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/ecologie-de-la-sante-pour-une-nouvelle-lecture-de-nos-maux" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404889v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/978837672394-00009" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523831v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yp80-c132" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188347v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra M. Rafidison" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.princeton.edu/books/hardcover/9780691222622/the-new-natural-history-of-madagascar" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958562v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rasplus" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cruaud" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafidison" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.73" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430886v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mckey" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/ebook/ecologie-de-la-sante/9782749154268" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328574v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431282v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.22596" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431121v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/113/9782709925174/interactions-insectes-plantes" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.22644" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431794v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780410v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert Mckey" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441539v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delle-Vedove" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biotope-editions.com/index.php?article93/le-genie-de-la-nature" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1625.1688" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441731v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/?lang=en&amp;amp;cc=fr" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441855v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/livre/aux-origines-des-plantes-tome-1-9782213628363/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832915v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443204v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bashar" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fabres" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452649v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443398v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311673v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Johnson" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2009.02.095" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317118v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sourrouille" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00784.x" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GW0KNZXG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589906v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>