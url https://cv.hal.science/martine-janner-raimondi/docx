--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -328,285 +328,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender l’expérience vécue d’un suivi d’adolescents malades chroniques en santé mentale.</w:t>
+                <w:t xml:space="preserve">Retours d’expérience des acteurs en recherche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Janner-Raimondi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalie Depraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Téraèdre Collection Auto-biographie et éducation. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La chronicité. Aspects théoriques et pratiques dans les maladies chroniques (diabète, anorexie, schizophrénie) chez les adolescents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.155-177, 2023, 978-2-36085-181-2</w:t>
+              <w:t xml:space="preserve">Recherches participatives en santé. Regards et expertises croisés pour une démocratie en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-129, 2023, ISBN : 978-2-36085-178-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419448v1</w:t>
+                <w:t xml:space="preserve">hal-05419556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visée des soignants concernant la délimitation d’espace(s) de soin pour un adolescent malade chronique : entre action spécifique, négociation et alliance thérapeutique</w:t>
+                <w:t xml:space="preserve">Appréhender l’expérience vécue d’un suivi d’adolescents malades chroniques en santé mentale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Janner-Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Baeza</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Depraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Téraèdre Collection Auto-biographie et éducation. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La chronicité. Aspect théoriques et pratiques dans les maladies chroniques chez des adolescents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.179-197, 2023, 978-2-36085-181-2</w:t>
+              <w:t xml:space="preserve">La chronicité. Aspects théoriques et pratiques dans les maladies chroniques (diabète, anorexie, schizophrénie) chez les adolescents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-177, 2023, 978-2-36085-181-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419492v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retours d’expérience des acteurs en recherche participative</w:t>
+                <w:t xml:space="preserve">Visée des soignants concernant la délimitation d’espace(s) de soin pour un adolescent malade chronique : entre action spécifique, négociation et alliance thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Janner-Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baeza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Téraèdre Collection Auto-biographie et éducation. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches participatives en santé. Regards et expertises croisés pour une démocratie en santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.71-129, 2023, ISBN : 978-2-36085-178-2</w:t>
+              <w:t xml:space="preserve">La chronicité. Aspect théoriques et pratiques dans les maladies chroniques chez des adolescents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-197, 2023, 978-2-36085-181-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419556v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches participatives : objets et enjeux pour la démocratie en santé</w:t>
               </w:r>
@@ -691,51 +691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles anorexiques chroniques vus à travers le double entretien d’une psychiatre et d’une adolescente au pôle pédiatrique de Lille Armentières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Depraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Janner-Raimondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1004,51 +1004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre pairs en jardins d’enfants et en écoles maternelles : ajustement du cadre des échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Janner-Raimondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1182,51 +1182,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1460,51 +1460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chronicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Depraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Janner-Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1662,51 +1662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches participatives en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Janner-Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1796,185 +1796,269 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Téraèdre. 2022, 978-2-36085-117-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours d’inclusion en maternelle. Portraits de jeunes enfants en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Janner-Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social éditions, 175 p., 2017, (Les Besoins éducatifs et pédagogiques particuliers), 9791034600120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.bedoi.2017.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement d’une équipe d’enseignants du secondaire dans une dynamique d’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Janner-Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du Réseau OPEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau OPEN, 2011, France (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2121,51 +2205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Janner-Raimondi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Amiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419307v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419448v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Depraz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arborio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fontaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19052/ap.vol1.iss86.5516" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vin&#233; Vallin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Midelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.016.0098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.098.0067" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415021v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Galvao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lion Gaspard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delory-Momberger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mauriac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415612v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Delpierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Lion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pernot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Janner-Raimondi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Amiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419307v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419448v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Depraz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419492v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arborio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fontaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19052/ap.vol1.iss86.5516" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vin&#233; Vallin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Midelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.016.0098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.098.0067" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415021v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Galvao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lion Gaspard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delory-Momberger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mauriac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415612v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Delpierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Lion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pernot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03820625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bedoi.2017.01" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>