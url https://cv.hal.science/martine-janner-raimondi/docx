--- v1 (2026-04-07)
+++ v2 (2026-05-27)
@@ -401,212 +401,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender l’expérience vécue d’un suivi d’adolescents malades chroniques en santé mentale.</w:t>
+                <w:t xml:space="preserve">Visée des soignants concernant la délimitation d’espace(s) de soin pour un adolescent malade chronique : entre action spécifique, négociation et alliance thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Janner-Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Depraz</w:t>
+                <w:t xml:space="preserve">Diane Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baeza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Téraèdre Collection Auto-biographie et éducation. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La chronicité. Aspects théoriques et pratiques dans les maladies chroniques (diabète, anorexie, schizophrénie) chez les adolescents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.155-177, 2023, 978-2-36085-181-2</w:t>
+              <w:t xml:space="preserve">La chronicité. Aspect théoriques et pratiques dans les maladies chroniques chez des adolescents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-197, 2023, 978-2-36085-181-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419448v1</w:t>
+                <w:t xml:space="preserve">hal-05419492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visée des soignants concernant la délimitation d’espace(s) de soin pour un adolescent malade chronique : entre action spécifique, négociation et alliance thérapeutique</w:t>
+                <w:t xml:space="preserve">Appréhender l’expérience vécue d’un suivi d’adolescents malades chroniques en santé mentale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Janner-Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Baeza</w:t>
+                <w:t xml:space="preserve">Natalie Depraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Téraèdre Collection Auto-biographie et éducation. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La chronicité. Aspect théoriques et pratiques dans les maladies chroniques chez des adolescents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.179-197, 2023, 978-2-36085-181-2</w:t>
+              <w:t xml:space="preserve">La chronicité. Aspects théoriques et pratiques dans les maladies chroniques (diabète, anorexie, schizophrénie) chez les adolescents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-177, 2023, 978-2-36085-181-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419492v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches participatives : objets et enjeux pour la démocratie en santé</w:t>
               </w:r>
@@ -691,51 +691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles anorexiques chroniques vus à travers le double entretien d’une psychiatre et d’une adolescente au pôle pédiatrique de Lille Armentières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Depraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Janner-Raimondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1004,51 +1004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre pairs en jardins d’enfants et en écoles maternelles : ajustement du cadre des échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Janner-Raimondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1460,51 +1460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chronicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Depraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Janner-Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1662,51 +1662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches participatives en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Janner-Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1825,51 +1825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours d’inclusion en maternelle. Portraits de jeunes enfants en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Janner-Raimondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2205,51 +2205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Janner-Raimondi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Amiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419307v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419448v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Depraz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419492v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arborio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fontaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19052/ap.vol1.iss86.5516" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vin&#233; Vallin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Midelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.016.0098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.098.0067" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415021v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Galvao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lion Gaspard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delory-Momberger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mauriac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415612v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Delpierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Lion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pernot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03820625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bedoi.2017.01" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Janner-Raimondi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Amiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419307v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419492v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419448v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Depraz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arborio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fontaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19052/ap.vol1.iss86.5516" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vin&#233; Vallin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Midelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.016.0098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.098.0067" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415021v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Galvao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lion Gaspard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delory-Momberger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mauriac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415612v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Delpierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Lion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pernot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03820625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bedoi.2017.01" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>