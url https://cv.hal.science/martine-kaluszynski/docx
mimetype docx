--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -205,1344 +205,1344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lacassagne/Lombroso : mythes et réalités d’une relation fratricide et fraternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beccaria : Revue d'histoire du droit de punir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lombroso et la France. Criminologie, Politique, Littérature, VII, pp.39-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le crime est un terrain privilégié pour refléter les peurs d’une société en mouvement : propos recueillis par Jean-Marie Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RetroNews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.128-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre science et politique, la criminologie, une science sociale en balbutiements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempo Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (3), pp.31-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/0103-2070.ts.2020.169496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The hybrid construction of a European form of penal thinking: From Italian positivism to the birth of French criminology. Reception, resistance and appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossae: European Journal of Legal History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Punishment and Social Order : The birth of penal positivism in Europe and Latin-America : rise and resistances, 17, pp.277-302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfance au tribunal. Enjeux historiques, perspectives contemporaines. Fragments de discours sur l’enfant au tribunal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Victorien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/criminocorpus.10792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mazouz, La République et ses autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.9635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11606/0103-2070.ts.2020.169496⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prison (et sa réforme), un enjeu formateur pour l’État républicain en construction. Innovation administrative, inventivité des savoirs, intensité des politiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Criminocorpus [En ligne], Varia, mis en ligne le 24 février 2016, consulté le 24 février 2016., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.3173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sarah Mazouz, La République et ses autres</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01331159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République sécuritaire. Menace ou ennemi ? Le récidiviste au coeur de l’édifice pénal républicainLa loi du 27 mai 1885 ou la pérennité d’un débat entre savoir, politique et opinion publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence. revue critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Droit pénal et politique de l'ennemi, pp.163-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner l'Etat ou le contester ? Le mouvement critique du droit en France, des juristes en rebellion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science pénitentiaire comme science de gouvernement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.87-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.018.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The changing face of law after the events of 1968... or when law meets politics: Introduction to the Mouvement Critique du Droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oñati Socio-Legal Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (5), pp.25-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous les pavés, le droit : le Mouvement Critique du droit ou quand le droit retrouve la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76, pp.523-541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The return of the dangerous man. Reflections on the idea of dangerousness and its uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, V</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">La prison (et sa réforme), un enjeu formateur pour l’État républicain en construction. Innovation administrative, inventivité des savoirs, intensité des politiques.</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour de l'homme dangereux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00330396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de l'ouvrage de Annie Stora-Lamarre : La République des faibles, Les origines intellectuelles du droit républicain, 1870-1914 Paris : Armand Colin, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63-64, pp.63-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand est née la criminologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Criminocorpus [En ligne], Varia, mis en ligne le 24 février 2016, consulté le 24 février 2016., </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Droit pénal et politique de l'ennemi, pp.163-187</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00290334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaluszynski (M), “Entre philanthropie et politique. La Société générale des prisons”,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, vol.38, (n°2-3,), pp.467-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie historique des sciences de gouvernement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ihl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 102, pp.229-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...539 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ihl</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00343193v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02092360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme des prisons sous la troisième République. Une co-gestion d'acteurs publics et privé</w:t>
               </w:r>
@@ -2634,80 +2634,80 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfance au tribunal. Enjeux historiques, perspectives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Victorien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Criminocorpus. 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/criminocorpus.10792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481265v1</w:t>
@@ -3031,51 +3031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences de gouvernement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3899,3821 +3899,3821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fragments d’histoire sur Tarde : les modernités d’une pensée archaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Contamin, Jean-Gabriel; Heurtin, Jean Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les idées en science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un mouvement en publica (c) tions. Critique du droit et la revue procès. Cahiers d'analyse politique et juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches culturelles des savoirs juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso LGDJ, pp.213-239, 2020, Contextes. Culture du droit, 978-2-275-07484-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un mouvement en publica(c)tions : critique du droit et la revue procès. Cahiers d’analyse politique et juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chambost, Anne-Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches culturelles des savoirs juridiques,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ Collection « Contextes. Culture du droit, pp.213-239, 2020, Contextes, 978-2-275-07484-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Lextenso LGDJ, pp.213-239, 2020, Contextes. Culture du droit, 978-2-275-07484-9</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">这是一场怎样的法学教育改革？科学与政治碰撞中的法学批判运动</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">张海斌 (Zhang Haibin). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">比较法学教育研究 (The future of legal education )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 法律出版社 (Law Press, China), pp.142-158, 2020, 978-7-5197-4259-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Les idées en science politique</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fichage policier sous la IIIeme république ou l’identification comme pratique constructrice de l’Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emilie Debaets, Arnaud Duranthon, Marc Sztulman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fichiers de police</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 83, Fondation Varenne, pp.59-84, 2019, Colloques &amp; Essais, 978-2-37032-210-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02166005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une action philanthropique à la construction d’une pensée (politique) réformatrice : le rôle de l’internationalisation (instruments, discours, réseaux d’acteurs) dans le domaine pénitentiaire et pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Mbanzoulou; Laurence Soula. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques pénales et pénitentiaires : pensées et politiques réformatrices en Occident (XIX XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les presses de l'Enap, pp.27-41, 2019, Savoirs et pratiques criminologiques, 978-2-11-151961-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHIP, ou comment la non institutionnalisation peut produire un essaimage fécond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Michel Sandrine Lévêque et Jean-Gabriel Contami. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres avec Michel Offerlé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Croquant, pp.407-414, 2019, 2365121985</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit, sociologie et justice : l'impossible révolution de la recherche interdisciplinaire ? Quels enjeux pour une recherche sur le droit et la justice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Clay; Bénédicte Fauvarque-Cosson; Florence Renucci; Sandrine Zientara-Logeay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">États Généraux de la recherche sur le droit et la Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexis Nexis, pp.109-118, 2018, 978-2-7110-2901-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bajo los adoquines, el derecho : el movimiento critico o cuendo el derecho encuentra a la politica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yuri Tornero Cruzatt; Angel Gaspar Chirinos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecciones de Filosofia del derecho. Cartografia comparada de la Critica Juridica europea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones IDEMSA, pp.567-590, 2018, 978-612-4315-36-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itinéraire d'une socio-historienne : les sciences de gouvernement comme idées en action ? Entretien avec Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gaboriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chloé Gaboriaux, Arnault Skornicki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une histoire sociale des idées politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.279-291, 2017, Espaces politiques, 978-2-7574-1798-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226271v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Révolutions » intellectuelles dans le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Charle; Laurent Jeanpierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie intellectuelle en France. Tome 2 : De 1914 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.622-627, 2016, 978-2-02-108143-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563155v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-histoire de l’Etat, Socio-histoire du pénal. La « circulation » au cœur de la construction du champ pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Froment Jean-Charles, Mathieu Martial. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et politique, la circulation internationale des modèles en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaire de Grenoble, pp.215-228, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Bertillon (1853-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commémorations nationales 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ministère de la Culture et de la Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.22-24, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 法律出版社 (Law Press, China), pp.142-158, 2020, 978-7-5197-4259-1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00945951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République et la réforme pénitentiaire. Grandeurs et décadences d'un projet politique mobilisateur (1880-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Mbanzoulou et François Dieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration pénitentiaire et justice. Un siècle de rattachement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.105-125, 2013, Champ Pénitentiaire, 978-2-343-00412-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les presses de l'Enap, pp.27-41, 2019, Savoirs et pratiques criminologiques, 978-2-11-151961-9</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des savoirs de gouvernement en circulation(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kaluszynski, Martine ; Payre, Renaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs de gouvernement. Circulations, traductions, réceptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.8-19, 2013, Politiques comparées, 978-2-7178-6516-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 83, Fondation Varenne, pp.59-84, 2019, Colloques &amp; Essais, 978-2-37032-210-4</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle réforme pour l'enseignement juridique ? entre science et politique, le projet du mouvement critique du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">jean Christophe Gaven, Frédéric Audren. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Facultés de droit de province au XIXéme et XXéme siècle - Les conquêtes universitaires,tome 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses deL'université de Toulouse 1Capitole, pp.441-460, 2012, Etudes d'Histoire du droit et des idées plitiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00653503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La femme (criminelle) sous le regard du savant au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coline Cardi; Geneviève Pruvost. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la violence des Femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.286-299, 2012, Sciences humaines, 978-2-7071-7296-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.cardi.2012.01.0286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lexis Nexis, pp.109-118, 2018, 978-2-7110-2901-3</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Bertillon et l'anthropométrie judiciaire. L'identification au cœur de l'ordre républicain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piazza Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux Origines de la police scientifique : Alphonse Bertillon, précurseur de la science du crime Paris, Karthala, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Khartala, pp.31-49, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ediciones IDEMSA, pp.567-590, 2018, 978-612-4315-36-7</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique du droit. Histoires et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dupré de Boulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois; Martine Kaluszynski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit en révolution(s) : regards sur la critique du droit des années 1970 à nos jours : [colloque, 13 et 14 mars 2008, à Grenoble / organisé par les laboratoires PACTE, CERDHAP et l'IEP de Grenoble]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, LGDJ-Lextenso éd., pp.9-18, 2011, Droit et société. Recherches et travaux, 978-2-275-02856-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chloé Gaboriaux</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Tournadre</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Charles Froment; Martine Kaluszynski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Administration pénitentiaire face aux principes de la nouvelle gestion publique. Une réforme en question(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.5-9, 2011, 978-2-7061-1668-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République et la Réforme pénitentiaire. Grandeurs et décadences d'un projet politique mobilisateur (1880-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Charles Froment et Martine Kaluszynski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Administration pénitentiaire face aux principes de la nouvelle gestion publique. une réforme en question(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.41-58, 2011, CERDHAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mouvement &amp;quot; Critique du droit &amp;quot;. D'un projet contestataire mobilisateur à un impossible savoir de gouvernement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois et Martine Kaluszynski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit en Révolutions. Regards sur la critique du droit des années 70 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, LGDJ, pp.21-35, 2011, Droit et Société</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La récidive, une mise à l'épreuve de la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Alline et Mathieu Soula. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les récidivistes. Représentations et traitements de la récidive XIX-XXI siècle PUR 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.141-154, 2010, HIstoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuando el derecho reencuentra la politica. Primeros elementos de análisis de un Movimiento Crítico del Derecho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garcia Villegas (M), Saffon (M-P). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critica Juridica Comparada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bogota, Universidad nationale, pp.177-210, 2010, coleccion Gerardo Molina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00610806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté et identité en République . Vers une identité républicaine ? L'identification policière au coeur des politiques de « mise en ordre » : retour sur Bertillon et l'anthropométrie judiciaire.((1880-1970)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Constant Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'identité en Jeux. Pouvoirs, identifications, mobilisations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Khartala, pp.137-155, 2010, Recherches internationales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de Critique du droit, Jean-Jacques Gleizal : intellectuel critique (entretien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Charles Froment. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration et Politique : Une pensée critique et sans frontières. Dialogues avec et autour de Jean-Jacques Gleizal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.83-90, 2009, collection Cerdhap</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00407411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de Critique du Droit. Michel Miaille ou l' élégance critique. Plus à me frapper on s'amuse, tant plus de marteaux on y use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Autin et laurence Weil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit figure du politique : Études offertes au professeur Michel Miaille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Faculté de droit de Montpellier, pp.111-122, 2009, Mélanges</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00366005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barrès et Gambetta, même combat !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Weill. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Droites en France 1789-2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.117-120, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00290692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A qui appartient la République ? Objets disciplinaires, objets disciplinés. De l'invitation à l'hybridation disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Favre, Olivier Fillieule et Fabien Jobard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Atelier du politiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.79-96, 2007, Recherches/Territoires du politique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00180990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La surveillance électronique en Europe : vers un nouveau modèle de justice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.279-291, 2017, Espaces politiques, 978-2-7574-1798-0</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Charles Froment et Martine Kaluszynski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice et technologies : surveillance électronique en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.5-9, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Le Seuil, pp.622-627, 2016, 978-2-02-108143-5</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00128930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction politique de la justice. Regards historiques. Du souci d'historicité à la pertinence de l'historicisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Commaille et Martine Kaluszynski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fonction politique de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.9-23, 2007, collection Recherches/Territoires du politique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaire de Grenoble, pp.215-228, 2014</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00161182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice dans l'après-violence politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Commaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fonction politique de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.273-291, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, pp.22-24, 2014</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00151055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The international congresses of criminal anthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge University Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Criminal and his Scientists : Essays on the History of Criminology. Cambridge University Press,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.15-23, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.105-125, 2013, Champ Pénitentiaire, 978-2-343-00412-9</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00431022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The International Congresses of Criminal Anthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Becker, Richard F. Wetzell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminals and Their Scientists. The History of Criminology in international perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.301-316, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement du placement sous surveillance électronique en Europe, genèses, circulation des modèles et diversité des problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Charles Froment, Martine Kaluszynski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice et technologies : surveillance électronique en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.13-28, 2006, Cerdap</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d'une politique 'républicaine' de sécurité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Froment; Jean-Charles;Gleizal; Jean-Jacques;Kaluszynski; Martine;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Etats à l'épreuve de la sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble; CERDAP (Centre d'Etudes et de Recherche sur le Droit et l'Administration Publique), pp.15-30, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00286810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Pour une socio-histoire des sciences de gouvernement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp.8-19, 2013, Politiques comparées, 978-2-7178-6516-5</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ihl; Olivier;Kaluszynski; Martine;Pollet; Gilles;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences de gouvernement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.1-21, 2003, Etudes Poliques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses deL'université de Toulouse 1Capitole, pp.441-460, 2012, Etudes d'Histoire du droit et des idées plitiques</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00290889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Republican Identity : Bertillonage as government Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Caplan (J), Torpey (J),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documenting Individual Identity : The Development of State Practices Since the French Revolution,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Princeton University Press, pp. 123-139, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un paternalisme juridique Les hommes de la Société générale des prisons (1877-1900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de. Topalov (C),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoires du nouveau siècle, La nébuleuse réformatrice et ses réseaux en France, 1880-1920,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, EHESS, pp.161-185, 2000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dupré de Boulois</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00344439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le criminel à la fin du XIXème siècle : Autour du récidiviste et de la loi du 27 mai 1885.Un paradoxe républicain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Gueslin (A), Kalifa (D),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les exclus en Europe, vers 1830-vers 1930,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Editions de l'Atelier,, pp. 253-266, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Revue pénitentiaire 1877-1900. Un réseau de réformateurs sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Chauvaud Jacques Guy Petit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’histoire contemporaine et les usages des Archives judiciaires (1800-1939)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, Editions Slatkine, pp.269-280, 1998, 1333333334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historiciser la science politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 23, LGDJ-Lextenso éd., pp.9-18, 2011, Droit et société. Recherches et travaux, 978-2-275-02856-9</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Etat contre la politique ? </w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les expressions historiques de l'étatisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.17-33, 1998, Logiques politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Khartala, pp.31-49, 2011</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire la loi. La Société générale des prisons (1877-1900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Muller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Etat contre la politique ? </w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les expressions historiques de l'étatisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.205-221, 1998, Logiques Politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Froment</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfance coupable et criminologie. Histoire d'une construction réciproque (1880-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chauvière (Michel), Lenoêl (Pierre), Pierre (Eric). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protéger l’enfant. Raison juridique, pratiques socio-judiciaires XIXe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.107-121, 1996, 9782753523470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités professionnelles, identités politiques : médecins et juristes face au crime en France à la fin du XIXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanckaert (C) ; Mucchielli (L). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la criminologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.215-235, 1995, Histoire des Sciences Humaines</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'origine des politiques pénales en France sous la Troisième République, un laboratoire de réflexion : la Société générale des prisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AREPPOS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philanthropies et politiques sociales en Europe XVIIIème-XXème siècles,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthropos, Economica, pp.133-144, 1994, 2-7178-2649-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs et politiques sur le crime au XIXème siècle. La morale comme réponse à la question pénale (l'école criminologique de Lyon et la Société Générale des Prisons)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoit Garnot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordre moral et délinquance, de l'Antiquité au XXème siècle, Dijon, EUD,(523 p)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUD, pp.83-93, 1993, 2-905965-04-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En 1933, il est trop tard... L'éphémère loi du 7 février 1933</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.5-9, 2011, 978-2-7061-1668-1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre l'ordre et la liberté, la détention provisoire. Deux siècles de débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.213-232, 1992, Logiques Juridiques, 2-7384-1076-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.41-58, 2011, CERDHAP</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'y touchez pas, vous le briseriez... ou l'échec de 1843</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre l'ordre et la liberté, la détention provisoire. Deux siècles de débats,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.97-122, 1992, 2-7384-1076-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...2044 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Vimont</w:t>
-[...35 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02092402v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02092393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bonnes mœurs, approche historique</w:t>
               </w:r>
@@ -8238,51 +8238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houllemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rebelles. 17e Rendez-vous de l'Histoire de Blois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rendez-vous de l'Histoire de Blois, Oct 2014, Blois, France</w:t>
@@ -8719,1023 +8719,1023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00430959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les modernités d'une pensée archaïque. Tarde, la sociologie, le droit et la politique. Fragments de socio-histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que faire des idées en Science Politique ? Section thématique 50, Congrès AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00431016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'identification, pratique constructrice de l'Etat. Genèse et développement des techniques d'identification en République(XIX-XXIème siècles). Du carnet anthropométrique au passeport biométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les approches pragmatiques de l'action publique : quels apports pour l'analyse des politiques publiques ? Atelier 7 du Congrès annuel de la Société québécoise de science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Ottawa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00430955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformer la société ou la Révolutionner ? Les usages contrastés du savoir juridique en politique, XIX-XXème siècles. Réflexions sur la Société générales des prisons (1880-1914) et le Mouvement critique du droit (1970-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mobilisation des savoirs experts dans l'action publique. Histoires et enjeux / Ciera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Berlin, Allemagne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une identité républicaine, l'identification policière au coeur des politiques de « mise en ordre » : retour sur Bertillon et l'anthropométrie judiciaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'identité en jeux. Pouvoirs, identifications, mobilisations / Cean, Ceri, Cevipof, Pacte, Spirit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mouvement Critique du droit : une histoire en chantier(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La critique du droit, des années 70 à nos jours. Histoires, influences, perspectives, Colloque international organisé par le Cerdhap et Pacte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Grenoble, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit, science républicaine de gouvernement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La République et son droit (1870-1930). Colloque international, Laboratoire des Sciences Historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Besançon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Développement du PSE en Europe. Genèses, circulation des modèles et diversité des problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées franco-Brésiliennes sur le Placement sous Surveillance Électronique = Jornada Franco-Brasileira sobre Monitoramento EletrônicoBrésil, Université de Rio de Janeiro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Rio de Janeiro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Rio de Janeiro, Brésil</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Verrechtlichung der Gesellschaft und der Politik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Antworten der Rechtsschutzversicherung auf die zunehmende Verrechtlichung der Gesellschaft / RIAD- Internationale Vereinigung der Rechtsschutzversicherung, 21-22 September 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Die Antworten der Rechtsschutzversicherung auf die zunehmende Verrechtlichung der Gesellschaft / RIAD- Internationale Vereinigung der Rechtsschutzversicherung, 21-22 September 2006</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France, années 1970 : le Mouvement critique du droit, entre archaïsme(s) et modernité(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit en mouvements, RTF 13, Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques apports de l'approche socio-historique à l'analyse du droit et de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles méthodes pour la sociologie du droit et de la justice ? RTF « Sociologie du droit et de la justice » de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The judiciarisation of society and politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">With the growing judiciousness of society, the solutions of Legal Expenses Insurance, 21st-22nd September 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La judiciarisation de la société et du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Face à la judiciarisation de la société, les réponses de la Protection Juridique, 21-22 septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Quelles méthodes pour la sociologie du droit et de la justice ? RTF « Sociologie du droit et de la justice » de l'Association Française de Sociologie</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit, histoire et sociologie, que serait une socio-histoire du droit et de la justice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles méthodes pour la sociologie du droit et de la justice ? Première journée d'études du RTF « Sociologie du droit et de la justice » de l'Association Française de Sociologie. Paris, EHESS, 23 mai 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence de la société civile dans les prisons françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société civile et les prisons. Colloque pour les 10 ans de Prisonniers sans Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00430972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peine et la récompense. Entre gouvernementalité et sciences de gouvernement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11109,51 +11109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340701v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.036.0039" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340698v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Victorien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.10792" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/0103-2070.ts.2020.169496" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730692v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3173" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247527v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.018.0087" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092360v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1997.1463" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ds.1986.1481" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tourneux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/souverainete-et-neoliberalisme/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727886v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19710" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03737568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184943v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Froment" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gleizal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290502v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pollet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fischer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619661v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339612v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/letat-ivoirien-a-lepreuve-de-la-detention-preventive/3208" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chambost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-histoire-de-l-edition-juridique-xvie-xxie-siecle-9782275074856.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626221v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625788v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981912v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563159v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226271v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tournadre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563155v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/criminocorpus/2716" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834524v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.cardi.2012.01.0286" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651809v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634542v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603554v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610806v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550254v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550255v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290692v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128930v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161182v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010544v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132089v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290889v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343196v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343190v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343191v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343194v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092412v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092402v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vimont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092393v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092387v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343215v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092379v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092371v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derasse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575753v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430959v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430955v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431016v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430949v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430952v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430936v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430970v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430951v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134750v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430968v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134742v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134738v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434306v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430972v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430963v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431033v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669333v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610810v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343213v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610829v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610852v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563166v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563169v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248533v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610841v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise T&#233;tard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Dupont-Bouchat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610900v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Charvin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pinaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340701v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.036.0039" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340698v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647718v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/0103-2070.ts.2020.169496" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Victorien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.10792" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730692v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3173" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247527v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.018.0087" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1997.1463" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ds.1986.1481" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tourneux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/souverainete-et-neoliberalisme/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727886v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19710" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03737568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184943v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Froment" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gleizal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290502v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pollet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fischer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619661v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339612v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/letat-ivoirien-a-lepreuve-de-la-detention-preventive/3208" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chambost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-histoire-de-l-edition-juridique-xvie-xxie-siecle-9782275074856.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625788v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981912v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563159v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226271v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tournadre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563155v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/criminocorpus/2716" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834524v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.cardi.2012.01.0286" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603554v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610806v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550255v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290692v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128930v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161182v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010544v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132089v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290889v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343196v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343190v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343191v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343194v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092412v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092393v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092402v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vimont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092387v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343215v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092379v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092371v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derasse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575753v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430959v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430949v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430952v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430936v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430970v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430951v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134750v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430968v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134742v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134738v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434306v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430972v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430963v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431033v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669333v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610810v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343213v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610829v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610852v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563166v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563169v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248533v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610841v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise T&#233;tard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Dupont-Bouchat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610900v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Charvin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pinaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>