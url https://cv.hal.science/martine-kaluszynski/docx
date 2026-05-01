--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -343,1206 +343,1206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’enfance au tribunal. Enjeux historiques, perspectives contemporaines. Fragments de discours sur l’enfant au tribunal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.10792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The hybrid construction of a European form of penal thinking: From Italian positivism to the birth of French criminology. Reception, resistance and appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossae: European Journal of Legal History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Punishment and Social Order : The birth of penal positivism in Europe and Latin-America : rise and resistances, 17, pp.277-302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre science et politique, la criminologie, une science sociale en balbutiements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tempo Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (3), pp.31-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11606/0103-2070.ts.2020.169496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mazouz, La République et ses autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.9635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">L’enfance au tribunal. Enjeux historiques, perspectives contemporaines. Fragments de discours sur l’enfant au tribunal</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prison (et sa réforme), un enjeu formateur pour l’État républicain en construction. Innovation administrative, inventivité des savoirs, intensité des politiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Criminocorpus [En ligne], Varia, mis en ligne le 24 février 2016, consulté le 24 février 2016., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.3173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01331159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République sécuritaire. Menace ou ennemi ? Le récidiviste au coeur de l’édifice pénal républicainLa loi du 27 mai 1885 ou la pérennité d’un débat entre savoir, politique et opinion publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence. revue critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Droit pénal et politique de l'ennemi, pp.163-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner l'Etat ou le contester ? Le mouvement critique du droit en France, des juristes en rebellion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science pénitentiaire comme science de gouvernement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.87-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.018.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The changing face of law after the events of 1968... or when law meets politics: Introduction to the Mouvement Critique du Droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oñati Socio-Legal Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (5), pp.25-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous les pavés, le droit : le Mouvement Critique du droit ou quand le droit retrouve la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76, pp.523-541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The return of the dangerous man. Reflections on the idea of dangerousness and its uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, V</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour de l'homme dangereux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00330396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de l'ouvrage de Annie Stora-Lamarre : La République des faibles, Les origines intellectuelles du droit républicain, 1870-1914 Paris : Armand Colin, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63-64, pp.63-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand est née la criminologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00290334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie historique des sciences de gouvernement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ihl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 102, pp.229-243</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaluszynski (M), “Entre philanthropie et politique. La Société générale des prisons”,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, vol.38, (n°2-3,), pp.467-484</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...783 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092360v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00343193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme des prisons sous la troisième République. Une co-gestion d'acteurs publics et privé</w:t>
               </w:r>
@@ -2634,80 +2634,80 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfance au tribunal. Enjeux historiques, perspectives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Victorien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Criminocorpus. 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/criminocorpus.10792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481265v1</w:t>
@@ -3031,51 +3031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences de gouvernement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6660,51 +6660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Pour une socio-histoire des sciences de gouvernement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7508,50 +7508,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">N'y touchez pas, vous le briseriez... ou l'échec de 1843</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre l'ordre et la liberté, la détention provisoire. Deux siècles de débats,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.97-122, 1992, 2-7384-1076-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En 1933, il est trop tard... L'éphémère loi du 7 février 1933</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7564,156 +7663,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre l'ordre et la liberté, la détention provisoire. Deux siècles de débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.213-232, 1992, Logiques Juridiques, 2-7384-1076-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092393v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-02092402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bonnes mœurs, approche historique</w:t>
               </w:r>
@@ -8238,51 +8238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houllemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rebelles. 17e Rendez-vous de l'Histoire de Blois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rendez-vous de l'Histoire de Blois, Oct 2014, Blois, France</w:t>
@@ -8719,1023 +8719,1023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00430959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'identification, pratique constructrice de l'Etat. Genèse et développement des techniques d'identification en République(XIX-XXIème siècles). Du carnet anthropométrique au passeport biométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les approches pragmatiques de l'action publique : quels apports pour l'analyse des politiques publiques ? Atelier 7 du Congrès annuel de la Société québécoise de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Ottawa, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les modernités d'une pensée archaïque. Tarde, la sociologie, le droit et la politique. Fragments de socio-histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que faire des idées en Science Politique ? Section thématique 50, Congrès AFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00431016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Ottawa, France</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une identité républicaine, l'identification policière au coeur des politiques de « mise en ordre » : retour sur Bertillon et l'anthropométrie judiciaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'identité en jeux. Pouvoirs, identifications, mobilisations / Cean, Ceri, Cevipof, Pacte, Spirit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformer la société ou la Révolutionner ? Les usages contrastés du savoir juridique en politique, XIX-XXème siècles. Réflexions sur la Société générales des prisons (1880-1914) et le Mouvement critique du droit (1970-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mobilisation des savoirs experts dans l'action publique. Histoires et enjeux / Ciera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00430949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mouvement Critique du droit : une histoire en chantier(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La critique du droit, des années 70 à nos jours. Histoires, influences, perspectives, Colloque international organisé par le Cerdhap et Pacte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Grenoble, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Développement du PSE en Europe. Genèses, circulation des modèles et diversité des problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées franco-Brésiliennes sur le Placement sous Surveillance Électronique = Jornada Franco-Brasileira sobre Monitoramento EletrônicoBrésil, Université de Rio de Janeiro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Rio de Janeiro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit, science républicaine de gouvernement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La République et son droit (1870-1930). Colloque international, Laboratoire des Sciences Historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00430970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Rio de Janeiro, Brésil</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Verrechtlichung der Gesellschaft und der Politik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Antworten der Rechtsschutzversicherung auf die zunehmende Verrechtlichung der Gesellschaft / RIAD- Internationale Vereinigung der Rechtsschutzversicherung, 21-22 September 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Die Antworten der Rechtsschutzversicherung auf die zunehmende Verrechtlichung der Gesellschaft / RIAD- Internationale Vereinigung der Rechtsschutzversicherung, 21-22 September 2006</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France, années 1970 : le Mouvement critique du droit, entre archaïsme(s) et modernité(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit en mouvements, RTF 13, Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques apports de l'approche socio-historique à l'analyse du droit et de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles méthodes pour la sociologie du droit et de la justice ? RTF « Sociologie du droit et de la justice » de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The judiciarisation of society and politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">With the growing judiciousness of society, the solutions of Legal Expenses Insurance, 21st-22nd September 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La judiciarisation de la société et du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Face à la judiciarisation de la société, les réponses de la Protection Juridique, 21-22 septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Quelles méthodes pour la sociologie du droit et de la justice ? RTF « Sociologie du droit et de la justice » de l'Association Française de Sociologie</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit, histoire et sociologie, que serait une socio-histoire du droit et de la justice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles méthodes pour la sociologie du droit et de la justice ? Première journée d'études du RTF « Sociologie du droit et de la justice » de l'Association Française de Sociologie. Paris, EHESS, 23 mai 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence de la société civile dans les prisons françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société civile et les prisons. Colloque pour les 10 ans de Prisonniers sans Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00430972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peine et la récompense. Entre gouvernementalité et sciences de gouvernement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11109,51 +11109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340701v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.036.0039" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340698v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647718v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/0103-2070.ts.2020.169496" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Victorien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.10792" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730692v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3173" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247527v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.018.0087" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1997.1463" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ds.1986.1481" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tourneux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/souverainete-et-neoliberalisme/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727886v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19710" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03737568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184943v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Froment" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gleizal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290502v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pollet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fischer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619661v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339612v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/letat-ivoirien-a-lepreuve-de-la-detention-preventive/3208" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chambost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-histoire-de-l-edition-juridique-xvie-xxie-siecle-9782275074856.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625788v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981912v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563159v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226271v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tournadre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563155v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/criminocorpus/2716" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834524v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.cardi.2012.01.0286" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603554v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610806v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550255v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290692v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128930v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161182v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010544v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132089v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290889v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343196v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343190v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343191v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343194v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092412v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092393v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092402v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vimont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092387v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343215v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092379v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092371v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derasse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575753v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430959v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430949v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430952v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430936v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430970v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430951v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134750v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430968v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134742v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134738v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434306v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430972v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430963v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431033v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669333v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610810v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343213v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610829v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610852v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563166v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563169v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248533v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610841v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise T&#233;tard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Dupont-Bouchat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610900v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Charvin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pinaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340701v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.036.0039" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340698v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Victorien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.10792" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/0103-2070.ts.2020.169496" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730692v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3173" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247527v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.018.0087" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092360v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1997.1463" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ds.1986.1481" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tourneux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/souverainete-et-neoliberalisme/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727886v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19710" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03737568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184943v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Froment" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gleizal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290502v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pollet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fischer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619661v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339612v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/letat-ivoirien-a-lepreuve-de-la-detention-preventive/3208" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chambost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-histoire-de-l-edition-juridique-xvie-xxie-siecle-9782275074856.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625788v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981912v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563159v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226271v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tournadre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563155v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/criminocorpus/2716" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834524v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.cardi.2012.01.0286" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603554v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610806v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550255v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290692v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128930v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161182v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010544v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132089v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290889v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343196v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343190v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343191v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343194v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092412v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092402v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vimont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092393v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092387v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343215v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092379v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092371v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derasse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575753v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430959v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430955v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431016v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430952v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430949v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430936v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430951v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430970v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134750v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430968v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134742v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134738v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434306v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430972v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430963v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431033v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669333v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610810v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343213v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610829v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610852v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563166v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563169v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248533v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610841v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise T&#233;tard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Dupont-Bouchat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610900v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Charvin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pinaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>