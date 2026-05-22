--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -205,7801 +205,7952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La prison en débats sous la IIIe République. Une philosophie pénale au cœur de la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La nuit pénitentiaire. De l’invention d’un modèle à l’impossible décroissance de la population carcérale, 36, pp.39-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.035.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le crime est un terrain privilégié pour refléter les peurs d’une société en mouvement : propos recueillis par Jean-Marie Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RetroNews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.128-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lacassagne/Lombroso : mythes et réalités d’une relation fratricide et fraternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beccaria : Revue d'histoire du droit de punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Lombroso et la France. Criminologie, Politique, Littérature, VII, pp.39-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfance au tribunal. Enjeux historiques, perspectives contemporaines. Fragments de discours sur l’enfant au tribunal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.10792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’enfance au tribunal. Enjeux historiques, perspectives contemporaines. Fragments de discours sur l’enfant au tribunal</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The hybrid construction of a European form of penal thinking: From Italian positivism to the birth of French criminology. Reception, resistance and appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossae: European Journal of Legal History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Punishment and Social Order : The birth of penal positivism in Europe and Latin-America : rise and resistances, 17, pp.277-302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre science et politique, la criminologie, une science sociale en balbutiements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempo Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (3), pp.31-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/0103-2070.ts.2020.169496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mazouz, La République et ses autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.9635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prison (et sa réforme), un enjeu formateur pour l’État républicain en construction. Innovation administrative, inventivité des savoirs, intensité des politiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Criminocorpus [En ligne], Varia, mis en ligne le 24 février 2016, consulté le 24 février 2016., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.3173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01331159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République sécuritaire. Menace ou ennemi ? Le récidiviste au coeur de l’édifice pénal républicainLa loi du 27 mai 1885 ou la pérennité d’un débat entre savoir, politique et opinion publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence. revue critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Droit pénal et politique de l'ennemi, pp.163-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner l'Etat ou le contester ? Le mouvement critique du droit en France, des juristes en rebellion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science pénitentiaire comme science de gouvernement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.87-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.018.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The changing face of law after the events of 1968... or when law meets politics: Introduction to the Mouvement Critique du Droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oñati Socio-Legal Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (5), pp.25-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous les pavés, le droit : le Mouvement Critique du droit ou quand le droit retrouve la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76, pp.523-541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The return of the dangerous man. Reflections on the idea of dangerousness and its uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, V</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour de l'homme dangereux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00330396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de l'ouvrage de Annie Stora-Lamarre : La République des faibles, Les origines intellectuelles du droit républicain, 1870-1914 Paris : Armand Colin, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63-64, pp.63-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand est née la criminologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00290334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie historique des sciences de gouvernement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ihl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 102, pp.229-243</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Punishment and Social Order : The birth of penal positivism in Europe and Latin-America : rise and resistances, 17, pp.277-302</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaluszynski (M), “Entre philanthropie et politique. La Société générale des prisons”,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, vol.38, (n°2-3,), pp.467-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme des prisons sous la troisième République. Une co-gestion d'acteurs publics et privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 99, pp.393-403</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'Apache au sauvageon. L'enfance délinquante : un enjeu républicain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 84, pp.12-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00434305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les artisans de la loi. Espaces juridico-politiques en France sous la IIIème République”,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 40 (40), pp535-562</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de l'ouvrage de Rousseaux Xavier et Lévy René (dir.). Le pénal dans tous ses Etats. Justice, Etats et sociétés en Europe (XIIe-XXe siècles), Bruxelles, Publications des Facultés universitaires Saint Louis, 1997, 462 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 39, pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00431043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de l'ouvrage de Berlière Jean-Marc et Peschanski Denis (dir.). Pouvoirs et polices au XXème siècle, Bruxelles, Complexe, 1997, 324 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 40, pp.en ligne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00431048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformer la société. Les hommes de la société générale des prisons, 1877-1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Etatisations, 28 (28), pp 76-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/genes.1997.1463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs et politiques sur le crime en France sous la Troisième République, l'incontournable alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 3, pp.187-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le criminel sous le regard du savant : Les sciences, instruments de légitimation de la répression?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrement. Série mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 145 (200 p.), pp.74-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (5), pp.25-46</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das Bild des Verbrechers in Frankreich am Ende des 19. Jahrhunderts. Kriminologiches Wissen und seine politische Anwendung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kriminologisches Journal - Krim J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26.Jahrang/Heft 1, 1. V (1), pp.13-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 76, pp.523-541</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les congrès internationaux d'anthropologie criminelle 1885-1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mil neuf cent : cahiers Georges Sorel : revue d'histoire intellectuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, Les congrès, lieux de l'échange intellectuel, 1850-1914, pp.59-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, V</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence de la notion de prévention en France à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Vaucresson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, pp.129-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une leçon de méthode, le mémoire de Manouvrier en 1892</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lascoumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, pp.223-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ds.1986.1481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...1079 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/ds.1986.1481⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02092307v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02092302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souveraineté et néolibéralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boccon-Gibod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.216, 2023, "Documents", Jean-Luc Veyssy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Tourneux</w:t>
+                <w:t xml:space="preserve">hal-04134531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au nom de l’intérêt général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gaboriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...23 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, pp.190, 2022, La fabrique du politique, 9782875745392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b19710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chloé Gaboriaux</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfance au tribunal. Enjeux historiques, perspectives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Peter Lang, pp.190, 2022, La fabrique du politique, 9782875745392. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3726/b19710⟩</w:t>
+              <w:t xml:space="preserve">Criminocorpus. 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.10792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Victorien</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs de gouvernement : circulation(s), traduction(s), réception(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.190, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit en révolution(s). Regards sur la critique du droit des années 1970 à nos jours, Droit et Société, LGDJ, 2012.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dupré de Boulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Economica, pp.190, 2013</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dupré de Boulois</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction politique de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Commaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">Jacques Commaille et Martine Kaluszynski. La Découverte, pp.327, 2007, collection Recherches/Territoires du politique, Philippe Warin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jacques Commaille</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00184943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Etats à l'épreuve de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jacques Commaille et Martine Kaluszynski. La Découverte, pp.327, 2007, collection Recherches/Territoires du politique, Philippe Warin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gleizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Grenoble; CERDAP (Centre d'Etudes et de Recherche sur le Droit et l'Administration Publique), 434 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Froment</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00290255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences de gouvernement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gleizal</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Grenoble; CERDAP (Centre d'Etudes et de Recherche sur le Droit et l'Administration Publique), 434 p., 2003</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, 218 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ihl</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00290502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA république A L’ÉPREUVE DU CRIME: La construction du crime comme objet politique, 1880-1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MSH, Droit et Société. LGDJ, 251 p., 2002, Recherches et Travaux, AJA Arnaud et J.Commaille</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Etat contre la politique ? Les expressions historiques de l'étatisation,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Economica, 218 p., 2003</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, collection Logiques Politiques,, 339p, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">MSH, Droit et Société. LGDJ, 251 p., 2002, Recherches et Travaux, AJA Arnaud et J.Commaille</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00344434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille, l’État des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Singly (F) (s.d.), avec Commaille (J), Kaluszynski (M), Kaufmann (JC), Lévy (M-F),. La Découverte, 1991, Texte à l'appui, Série Sociologie, 2707120316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (59)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une greffe qui ne prend pas : quand le new public management s’attaque à la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Juven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Pudal; Jérémy Sinigaglia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nouvel esprit du service public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Croquant, pp.119-131, 2024, Champ social, 978-2-36512-378-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion de Les petites structures pénitentiaires en France, un modèle pour les prisons de demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Charles Froment. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les petites structures pénitentiaires en France, un modèle pour les prisons de demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.261-270, 2024, Diversités, 978-2-336-43049-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prison, un objet monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Julie Bernard; Bénédicte Fischer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Etat ivoirien à l’épreuve de la détention préventive. Regards croisés sur l’internationalisation des réformes pénales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.7-28, 2023, Diversités, 978-2-14-028807-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boccon-Gibod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fabri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boccon-Gibod, T.; Fabri, E.; Kaluszynski, M.; Tourneux, O. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Souveraineté et néolibéralisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de L’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-12, 2023, Documents, 978-2-35687-893-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prison, un objet monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Julie Bernard; Bénédicte Fischer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'État ivoirien à l'épreuve de la détention préventive. Regards croisés sur l'internationalisation des réformes pénales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Diversités, 978-2-14-028807-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un intérêt général 2.0 : apports, enjeux, limites et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaboriaux, C.; Kaluszynski, M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au nom de l’intérêt général</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Peter Lang, pp.177-190, 2022, La fabrique du politique, 978-2-87574-539-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditer pour critiquer : la collection Critique du droit et ses éditeurs (1978-1987)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Carvais; Jean-Louis Halperin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'histoire de l’édition juridique (XVIe-XXIe siècle). Un état des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-216, 2021, Contextes, culture du droit, 978-2-275-07485-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragments d’histoire sur Tarde : les modernités d’une pensée archaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Contamin, Jean-Gabriel; Heurtin, Jean Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les idées en science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un mouvement en publica (c) tions. Critique du droit et la revue procès. Cahiers d'analyse politique et juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches culturelles des savoirs juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso LGDJ, pp.213-239, 2020, Contextes. Culture du droit, 978-2-275-07484-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un mouvement en publica(c)tions : critique du droit et la revue procès. Cahiers d’analyse politique et juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chambost, Anne-Sophie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches culturelles des savoirs juridiques,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ Collection « Contextes. Culture du droit, pp.213-239, 2020, Contextes, 978-2-275-07484-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">这是一场怎样的法学教育改革？科学与政治碰撞中的法学批判运动</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">张海斌 (Zhang Haibin). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">比较法学教育研究 (The future of legal education )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 法律出版社 (Law Press, China), pp.142-158, 2020, 978-7-5197-4259-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHIP, ou comment la non institutionnalisation peut produire un essaimage fécond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Michel Sandrine Lévêque et Jean-Gabriel Contami. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres avec Michel Offerlé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Croquant, pp.407-414, 2019, 2365121985</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fichage policier sous la IIIeme république ou l’identification comme pratique constructrice de l’Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emilie Debaets, Arnaud Duranthon, Marc Sztulman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fichiers de police</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 83, Fondation Varenne, pp.59-84, 2019, Colloques &amp; Essais, 978-2-37032-210-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02166005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une action philanthropique à la construction d’une pensée (politique) réformatrice : le rôle de l’internationalisation (instruments, discours, réseaux d’acteurs) dans le domaine pénitentiaire et pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Mbanzoulou; Laurence Soula. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques pénales et pénitentiaires : pensées et politiques réformatrices en Occident (XIX XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les presses de l'Enap, pp.27-41, 2019, Savoirs et pratiques criminologiques, 978-2-11-151961-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit, sociologie et justice : l'impossible révolution de la recherche interdisciplinaire ? Quels enjeux pour une recherche sur le droit et la justice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Clay; Bénédicte Fauvarque-Cosson; Florence Renucci; Sandrine Zientara-Logeay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">États Généraux de la recherche sur le droit et la Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexis Nexis, pp.109-118, 2018, 978-2-7110-2901-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bajo los adoquines, el derecho : el movimiento critico o cuendo el derecho encuentra a la politica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yuri Tornero Cruzatt; Angel Gaspar Chirinos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecciones de Filosofia del derecho. Cartografia comparada de la Critica Juridica europea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones IDEMSA, pp.567-590, 2018, 978-612-4315-36-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itinéraire d'une socio-historienne : les sciences de gouvernement comme idées en action ? Entretien avec Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gaboriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chloé Gaboriaux, Arnault Skornicki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une histoire sociale des idées politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.279-291, 2017, Espaces politiques, 978-2-7574-1798-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226271v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Révolutions » intellectuelles dans le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Charle; Laurent Jeanpierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie intellectuelle en France. Tome 2 : De 1914 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.622-627, 2016, 978-2-02-108143-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563155v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-histoire de l’Etat, Socio-histoire du pénal. La « circulation » au cœur de la construction du champ pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Froment Jean-Charles, Mathieu Martial. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et politique, la circulation internationale des modèles en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaire de Grenoble, pp.215-228, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Bertillon (1853-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commémorations nationales 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ministère de la Culture et de la Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.22-24, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00945951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République et la réforme pénitentiaire. Grandeurs et décadences d'un projet politique mobilisateur (1880-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Mbanzoulou et François Dieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration pénitentiaire et justice. Un siècle de rattachement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.105-125, 2013, Champ Pénitentiaire, 978-2-343-00412-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des savoirs de gouvernement en circulation(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kaluszynski, Martine ; Payre, Renaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs de gouvernement. Circulations, traductions, réceptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.8-19, 2013, Politiques comparées, 978-2-7178-6516-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle réforme pour l'enseignement juridique ? entre science et politique, le projet du mouvement critique du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">jean Christophe Gaven, Frédéric Audren. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Facultés de droit de province au XIXéme et XXéme siècle - Les conquêtes universitaires,tome 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses deL'université de Toulouse 1Capitole, pp.441-460, 2012, Etudes d'Histoire du droit et des idées plitiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00653503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La femme (criminelle) sous le regard du savant au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coline Cardi; Geneviève Pruvost. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la violence des Femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.286-299, 2012, Sciences humaines, 978-2-7071-7296-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.cardi.2012.01.0286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mouvement &amp;quot; Critique du droit &amp;quot;. D'un projet contestataire mobilisateur à un impossible savoir de gouvernement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois et Martine Kaluszynski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit en Révolutions. Regards sur la critique du droit des années 70 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, LGDJ, pp.21-35, 2011, Droit et Société</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Bertillon et l'anthropométrie judiciaire. L'identification au cœur de l'ordre républicain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piazza Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux Origines de la police scientifique : Alphonse Bertillon, précurseur de la science du crime Paris, Karthala, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Khartala, pp.31-49, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique du droit. Histoires et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dupré de Boulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois; Martine Kaluszynski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit en révolution(s) : regards sur la critique du droit des années 1970 à nos jours : [colloque, 13 et 14 mars 2008, à Grenoble / organisé par les laboratoires PACTE, CERDHAP et l'IEP de Grenoble]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, LGDJ-Lextenso éd., pp.9-18, 2011, Droit et société. Recherches et travaux, 978-2-275-02856-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Charles Froment; Martine Kaluszynski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Administration pénitentiaire face aux principes de la nouvelle gestion publique. Une réforme en question(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.5-9, 2011, 978-2-7061-1668-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République et la Réforme pénitentiaire. Grandeurs et décadences d'un projet politique mobilisateur (1880-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Charles Froment et Martine Kaluszynski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Administration pénitentiaire face aux principes de la nouvelle gestion publique. une réforme en question(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.41-58, 2011, CERDHAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La récidive, une mise à l'épreuve de la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Alline et Mathieu Soula. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les récidivistes. Représentations et traitements de la récidive XIX-XXI siècle PUR 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.141-154, 2010, HIstoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuando el derecho reencuentra la politica. Primeros elementos de análisis de un Movimiento Crítico del Derecho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garcia Villegas (M), Saffon (M-P). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critica Juridica Comparada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bogota, Universidad nationale, pp.177-210, 2010, coleccion Gerardo Molina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00610806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté et identité en République . Vers une identité républicaine ? L'identification policière au coeur des politiques de « mise en ordre » : retour sur Bertillon et l'anthropométrie judiciaire.((1880-1970)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Constant Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'identité en Jeux. Pouvoirs, identifications, mobilisations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Khartala, pp.137-155, 2010, Recherches internationales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de Critique du droit, Jean-Jacques Gleizal : intellectuel critique (entretien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Charles Froment. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration et Politique : Une pensée critique et sans frontières. Dialogues avec et autour de Jean-Jacques Gleizal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.83-90, 2009, collection Cerdhap</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00407411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de Critique du Droit. Michel Miaille ou l' élégance critique. Plus à me frapper on s'amuse, tant plus de marteaux on y use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Autin et laurence Weil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit figure du politique : Études offertes au professeur Michel Miaille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Faculté de droit de Montpellier, pp.111-122, 2009, Mélanges</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00366005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barrès et Gambetta, même combat !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Weill. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Droites en France 1789-2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.117-120, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00290692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A qui appartient la République ? Objets disciplinaires, objets disciplinés. De l'invitation à l'hybridation disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Favre, Olivier Fillieule et Fabien Jobard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Atelier du politiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.79-96, 2007, Recherches/Territoires du politique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00180990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La surveillance électronique en Europe : vers un nouveau modèle de justice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Charles Froment et Martine Kaluszynski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice et technologies : surveillance électronique en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.5-9, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00128930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction politique de la justice. Regards historiques. Du souci d'historicité à la pertinence de l'historicisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Commaille et Martine Kaluszynski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fonction politique de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.9-23, 2007, collection Recherches/Territoires du politique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00161182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice dans l'après-violence politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Commaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fonction politique de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.273-291, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00151055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The international congresses of criminal anthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge University Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Criminal and his Scientists : Essays on the History of Criminology. Cambridge University Press,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.15-23, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00431022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The International Congresses of Criminal Anthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Becker, Richard F. Wetzell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminals and Their Scientists. The History of Criminology in international perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.301-316, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement du placement sous surveillance électronique en Europe, genèses, circulation des modèles et diversité des problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Charles Froment, Martine Kaluszynski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice et technologies : surveillance électronique en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.13-28, 2006, Cerdap</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d'une politique 'républicaine' de sécurité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Froment; Jean-Charles;Gleizal; Jean-Jacques;Kaluszynski; Martine;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Etats à l'épreuve de la sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble; CERDAP (Centre d'Etudes et de Recherche sur le Droit et l'Administration Publique), pp.15-30, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00286810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Pour une socio-histoire des sciences de gouvernement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ihl; Olivier;Kaluszynski; Martine;Pollet; Gilles;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences de gouvernement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.1-21, 2003, Etudes Poliques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00290889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Republican Identity : Bertillonage as government Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Caplan (J), Torpey (J),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documenting Individual Identity : The Development of State Practices Since the French Revolution,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Princeton University Press, pp. 123-139, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un paternalisme juridique Les hommes de la Société générale des prisons (1877-1900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de. Topalov (C),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoires du nouveau siècle, La nébuleuse réformatrice et ses réseaux en France, 1880-1920,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, EHESS, pp.161-185, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00344439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le criminel à la fin du XIXème siècle : Autour du récidiviste et de la loi du 27 mai 1885.Un paradoxe républicain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Gueslin (A), Kalifa (D),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les exclus en Europe, vers 1830-vers 1930,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Editions de l'Atelier,, pp. 253-266, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Revue pénitentiaire 1877-1900. Un réseau de réformateurs sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Chauvaud Jacques Guy Petit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’histoire contemporaine et les usages des Archives judiciaires (1800-1939)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, Editions Slatkine, pp.269-280, 1998, 1333333334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire la loi. La Société générale des prisons (1877-1900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Muller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Etat contre la politique ? </w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les expressions historiques de l'étatisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.205-221, 1998, Logiques Politiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historiciser la science politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Une greffe qui ne prend pas : quand le new public management s’attaque à la justice</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Etat contre la politique ? </w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les expressions historiques de l'étatisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.17-33, 1998, Logiques politiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfance coupable et criminologie. Histoire d'une construction réciproque (1880-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chauvière (Michel), Lenoêl (Pierre), Pierre (Eric). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protéger l’enfant. Raison juridique, pratiques socio-judiciaires XIXe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.107-121, 1996, 9782753523470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités professionnelles, identités politiques : médecins et juristes face au crime en France à la fin du XIXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanckaert (C) ; Mucchielli (L). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la criminologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.215-235, 1995, Histoire des Sciences Humaines</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'origine des politiques pénales en France sous la Troisième République, un laboratoire de réflexion : la Société générale des prisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AREPPOS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philanthropies et politiques sociales en Europe XVIIIème-XXème siècles,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthropos, Economica, pp.133-144, 1994, 2-7178-2649-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs et politiques sur le crime au XIXème siècle. La morale comme réponse à la question pénale (l'école criminologique de Lyon et la Société Générale des Prisons)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoit Garnot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordre moral et délinquance, de l'Antiquité au XXème siècle, Dijon, EUD,(523 p)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUD, pp.83-93, 1993, 2-905965-04-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'y touchez pas, vous le briseriez... ou l'échec de 1843</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Juven</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Croquant, pp.119-131, 2024, Champ social, 978-2-36512-378-5</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre l'ordre et la liberté, la détention provisoire. Deux siècles de débats,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.97-122, 1992, 2-7384-1076-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.261-270, 2024, Diversités, 978-2-336-43049-2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En 1933, il est trop tard... L'éphémère loi du 7 février 1933</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre l'ordre et la liberté, la détention provisoire. Deux siècles de débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.213-232, 1992, Logiques Juridiques, 2-7384-1076-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, pp.5-12, 2023, Documents, 978-2-35687-893-9</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bonnes mœurs, approche historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. de Singly, J. Commaille, M. Kaluszynski, F. Levy Marie, J-C. Kauffmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La famille, l'état des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions La Découverte, pp.334-343, 1991, Textes à l'appui, série sociologie, 9782707120311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, pp.7-28, 2023, Diversités, 978-2-14-028807-4</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Bertillon et l'anthropométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société d'histoire de la révolution de 1848 et révolutions du XIXéme siècle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maintien de l'ordre et polices en France et en Europe au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Creaphis, pp.269-285, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Diversités, 978-2-14-028807-4</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le catalogue jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Percheron; Michelle Perrot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les jeunes et les autres. Contribution des sciences de l’homme à la question des jeunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIV, pp.163-177, 1986, 978-2-11-083217-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, pp.195-216, 2021, Contextes, culture du droit, 978-2-275-07485-6</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaluszynski (M), “Politiques socio-professionnelles des jeunes, politiques de prévention ?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRIV, Vaucresson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes de jeunesses, marginalité et délinquances juvéniles, interventions sociales au milieu des années 1980,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, volume 2, Délinquance des jeunes. Questions politiques et problèmes de recherche, CRIV, pp. 167-181, 1985, 2-11-083217-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...4085 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8009,91 +8160,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordre(s) et désordre(s) en république : Contribution à une socio-histoire politique de l'Etat, des sciences de gouvernement, du droit et de la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Pierre Mendès-France - Grenoble II, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00472410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8103,1892 +8254,1892 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre science et politique, La criminologie, une science…tout près de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6 éme congrès de l'Association française de sociologie. La sociologie, une science contre nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jun 2015, Versailles st Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rebelles en prison, de l'Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houllemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rebelles. 17e Rendez-vous de l'Histoire de Blois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rendez-vous de l'Histoire de Blois, Oct 2014, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Houllemare</w:t>
+                <w:t xml:space="preserve">halshs-01391682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique du droit et la réforme de l'enseignement juridique. Un projet scientifique et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième rencontre d'Histoire des Facultés de droit de province / Cerdhap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00575760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;Lois&amp;quot; de la République. De la lutte contre la délinquance à l'assainissement du territoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les instruments juridiques dans le jeu politique. Congrès annuel de la Société québécoise de science politique, Université Laval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00575753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République et la Réforme pénitentiaire. Grandeurs et décadences d'un projet politique mobilisateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Administration pénitentiaire face aux principes de la nouvelle gestion publique. Une réforme administrative comme les autres ? Colloque international /Pacte, Cerdhap, Direction de l'Administration pénitentiaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00575752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse d'un savoir, genèse d'une construction. La criminologie ou la naturalisation du regard sociologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la violence des femmes. Colloque international / Université Paris 8. Séance sur Figuration et défiguration des femmes violentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00575757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République, le crime, la criminologie. Réflexions socio-historiques sur la genèse de la philosophie et des politiques pénales républicaines .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques publiques et criminologie / XXXVIe Congrès de l'Association française de criminologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00575761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en ordre de la société. Production de savoirs disciplinaires et formation de l'Etat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etat et professionnalisation du politique. France, Chili, XIX-XXe siècles / Congrès de l'AISP-IPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Santiago, Chili</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identification, pratique constructrice de l'Etat. Genèse et développement des techniques d'identification en République(XIX-XXIème siècles). Du carnet anthropométrique au passeport biométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les approches pragmatiques de l'action publique : quels apports pour l'analyse des politiques publiques ? Atelier 7 du Congrès annuel de la Société québécoise de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Ottawa, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modernités d'une pensée archaïque. Tarde, la sociologie, le droit et la politique. Fragments de socio-histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que faire des idées en Science Politique ? Section thématique 50, Congrès AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00431016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une identité républicaine, l'identification policière au coeur des politiques de « mise en ordre » : retour sur Bertillon et l'anthropométrie judiciaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'identité en jeux. Pouvoirs, identifications, mobilisations / Cean, Ceri, Cevipof, Pacte, Spirit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformer la société ou la Révolutionner ? Les usages contrastés du savoir juridique en politique, XIX-XXème siècles. Réflexions sur la Société générales des prisons (1880-1914) et le Mouvement critique du droit (1970-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mobilisation des savoirs experts dans l'action publique. Histoires et enjeux / Ciera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Berlin, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mouvement Critique du droit : une histoire en chantier(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La critique du droit, des années 70 à nos jours. Histoires, influences, perspectives, Colloque international organisé par le Cerdhap et Pacte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit, science républicaine de gouvernement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La République et son droit (1870-1930). Colloque international, Laboratoire des Sciences Historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Développement du PSE en Europe. Genèses, circulation des modèles et diversité des problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées franco-Brésiliennes sur le Placement sous Surveillance Électronique = Jornada Franco-Brasileira sobre Monitoramento EletrônicoBrésil, Université de Rio de Janeiro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Rio de Janeiro, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The judiciarisation of society and politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">With the growing judiciousness of society, the solutions of Legal Expenses Insurance, 21st-22nd September 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La judiciarisation de la société et du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Face à la judiciarisation de la société, les réponses de la Protection Juridique, 21-22 septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit, histoire et sociologie, que serait une socio-histoire du droit et de la justice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles méthodes pour la sociologie du droit et de la justice ? Première journée d'études du RTF « Sociologie du droit et de la justice » de l'Association Française de Sociologie. Paris, EHESS, 23 mai 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Verrechtlichung der Gesellschaft und der Politik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Antworten der Rechtsschutzversicherung auf die zunehmende Verrechtlichung der Gesellschaft / RIAD- Internationale Vereinigung der Rechtsschutzversicherung, 21-22 September 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France, années 1970 : le Mouvement critique du droit, entre archaïsme(s) et modernité(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit en mouvements, RTF 13, Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques apports de l'approche socio-historique à l'analyse du droit et de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles méthodes pour la sociologie du droit et de la justice ? RTF « Sociologie du droit et de la justice » de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence de la société civile dans les prisons françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société civile et les prisons. Colloque pour les 10 ans de Prisonniers sans Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peine et la récompense. Entre gouvernementalité et sciences de gouvernement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Rendez-vous de l'Histoire de Blois, Oct 2014, Blois, France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le politique vu avec Foucault. Quelle est la fécondité des outils de Michel Foucault pour analyser le politique ? Colloque international / Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur une socio-histoire politique du pénal, du droit et de la justice en France, XIX-XXème siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de la Socio-histoire du politique, Congrès de l'Association chilienne de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Santiago, Chili</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00431037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">République et délinquance, le rôle d'un savoir expert : la criminologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexandre Lacassagne et les questions pénitentiaires / Colloque de l'Institut de criminologie et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00431033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat des recherches sur la justice et le droit au Cerat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kaluszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice et Recherche en France. Etat des Travaux et nouveaux chantiers / Mission recherche Droit et Justice.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...1461 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00431030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9998,352 +10149,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Farcy, Dominique Kalifa et Jean-Noël Luc (dir.) L'enquête judiciaire en Europe au XIXe siècle. Acteurs, imaginaires, pratiques Paris, Créaphis, 2007, 386 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.277-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Tocqueville à Urvoas. La tradition des voyages pénitentiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00610810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et politiques de gestion de la violence à l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00343213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La criminologie en mouvement. Naissance et développement d'une science sociale en France au XIXe siècle. Autour des Archives de l'Anthropologie Criminelle d'Alexandre Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1988, 989 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00610829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse Bertillon, savant et policier, l'anthropométrie judiciaire ou le début du fichage en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1981, 228 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00610852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10353,215 +10504,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu’une école de pensée? Notion indigène, éléments structurels, apport contextuel Réflexions autour de l'école lyonnaise ou du &amp;quot;milieu social,&amp;quot; Alexandre Lacassagne, Gabriel Tarde, 1880-1920</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une action philanthropique à la construction d’une pensée (politique) réformatrice : le rôle de l’internationalisation (instruments, discours, réseaux d’acteurs) dans le domaine pénitentiaire et pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragment d’histoire sur Tarde. Les modernités d’une pensée archaïque. Tarde, la sociologie, le droit et la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10571,398 +10722,398 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité et nouvelles technologies. Evaluation comparée dans cinq pays européens (Belgique, Espagne, France, Grande-Bretagne, Pays-bas) des dispositifs de réglementation de l’assignation à domicile sous surveillance électronique,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CERAT/CERDAP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de la loi et genèse des politiques pénales en France .La société générale des prisons 1877-1900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GIP JUSTICE 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un objet : l'enfant en danger moral. Une expérience : la société de patronage, 1990, Mire-CNRS, Rapport Ministère de la Recherche, avec Tétard (F), Dupont-Bouchat (S), 186p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sylvie Dupont-Bouchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00610841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique de prévention et acteurs de la protection judiciaire de la jeunesse (1983-1986)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kaluszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cnrs. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00610900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11109,51 +11260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340701v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.036.0039" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340698v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Victorien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.10792" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/0103-2070.ts.2020.169496" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730692v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3173" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247527v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.018.0087" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092360v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1997.1463" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ds.1986.1481" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tourneux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/souverainete-et-neoliberalisme/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727886v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19710" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03737568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184943v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Froment" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gleizal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290502v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pollet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fischer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619661v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339612v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/letat-ivoirien-a-lepreuve-de-la-detention-preventive/3208" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chambost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-histoire-de-l-edition-juridique-xvie-xxie-siecle-9782275074856.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625788v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981912v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563159v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226271v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tournadre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563155v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/criminocorpus/2716" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834524v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.cardi.2012.01.0286" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603554v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610806v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550255v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290692v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128930v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161182v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010544v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132089v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290889v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343196v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343190v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343191v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343194v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092412v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092402v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vimont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092393v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092387v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343215v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092379v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092371v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derasse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575753v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430959v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430955v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431016v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430952v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430949v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430936v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430951v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430970v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134750v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430968v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134742v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134738v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434306v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430972v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430963v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431033v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669333v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610810v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343213v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610829v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610852v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563166v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563169v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248533v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610841v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise T&#233;tard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Dupont-Bouchat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610900v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Charvin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pinaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340701v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.036.0039" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03763733v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.035.0187" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340698v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529677v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Victorien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.10792" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647718v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/0103-2070.ts.2020.169496" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9635" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3173" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247527v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.018.0087" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343193v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343192v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431043v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431048v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1997.1463" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435848v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ds.1986.1481" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134531v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tourneux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/souverainete-et-neoliberalisme/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19710" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03737568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Froment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gleizal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pollet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343187v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092304v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620047v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fischer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619661v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193148v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339612v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/letat-ivoirien-a-lepreuve-de-la-detention-preventive/3208" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03763630v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chambost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-histoire-de-l-edition-juridique-xvie-xxie-siecle-9782275074856.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626221v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625788v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563159v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226271v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tournadre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563155v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112016v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945951v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/criminocorpus/2716" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834524v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801441v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653503v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733894v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.cardi.2012.01.0286" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651813v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634542v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651809v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603554v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603555v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366005v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290692v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180990v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151055v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010544v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132089v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286810v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290889v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343196v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343195v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092501v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343191v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343190v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092479v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343194v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092423v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092412v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092402v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vimont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092393v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092387v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092379v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092371v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199724v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391682v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derasse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575760v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575753v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575752v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575757v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575761v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430959v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430955v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430952v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430949v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430936v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430970v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430951v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134742v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134738v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434306v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134750v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430968v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430966v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430972v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430963v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431037v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431033v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431030v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669333v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610810v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343213v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610829v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610852v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563133v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563166v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248536v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248533v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610841v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise T&#233;tard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Dupont-Bouchat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610900v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Charvin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pinaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>