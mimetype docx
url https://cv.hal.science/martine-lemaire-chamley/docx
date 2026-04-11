--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -5699,277 +5699,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a C2H2 implicated in locular tissue differentiation in tomato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joana Jorly</w:t>
+                <w:t xml:space="preserve">Tomato mutants for fruit size and yield control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Musseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action "Quality Fruit"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Batsheva de Rothschild Seminar on Breaking Yield Barriers of Crop Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Gedi, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796471v1</w:t>
+                <w:t xml:space="preserve">hal-02795997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato mutants for fruit size and yield control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Constance Musseau</w:t>
+                <w:t xml:space="preserve">Identification of a C2H2 implicated in locular tissue differentiation in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batsheva de Rothschild Seminar on Breaking Yield Barriers of Crop Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Gedi, Israel</w:t>
+              <w:t xml:space="preserve">COST Action "Quality Fruit"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795997v1</w:t>
+                <w:t xml:space="preserve">hal-02796471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and first characterization of a tomato gel-less mutant</w:t>
               </w:r>
@@ -6074,277 +6074,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMS mutants for discovery of tomato genes and allelic variants through TILLING and NGS-mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional genomics approaches for fruit sensorial and nutritional quality in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. EUCARPIA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t>
+              <w:t xml:space="preserve">2. Plant Organelle and Stress responses symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Viçosa, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793903v1</w:t>
+                <w:t xml:space="preserve">hal-02793852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional genomics approaches for fruit sensorial and nutritional quality in tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EMS mutants for discovery of tomato genes and allelic variants through TILLING and NGS-mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Plant Organelle and Stress responses symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Viçosa, Brazil</w:t>
+              <w:t xml:space="preserve">18. EUCARPIA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793852v1</w:t>
+                <w:t xml:space="preserve">hal-02793903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The promising CRISPR/Cas technology for efficient genome engineering in plant</w:t>
               </w:r>
@@ -10348,152 +10348,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of endoreduplication in tomato fruit growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gevaudant</w:t>
+                <w:t xml:space="preserve">The brassinosteroid signalling transcription factor BIM1 is involved in fruit and plant development in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaro Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Asamizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuyoshi Mizoguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738855v1</w:t>
+                <w:t xml:space="preserve">hal-01602109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of a new bZip transcription factor in the regulation of tomato fruit development and ripening</w:t>
               </w:r>
@@ -10598,152 +10598,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The brassinosteroid signalling transcription factor BIM1 is involved in fruit and plant development in tomato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Lemaire</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of endoreduplication in tomato fruit growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Musseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gevaudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tsuyoshi Mizoguchi</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602109v1</w:t>
+                <w:t xml:space="preserve">hal-02738855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Tom tomato mutants for studing fruit growth in tomato</w:t>
               </w:r>
@@ -12099,51 +12099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185366v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145630" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267242v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez&#8208;lochu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire&#8208;chamley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70524" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Yoshida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab150" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03101-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carrari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Conte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa495" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#233;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03180-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9050093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gevaudant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00988" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mounet-Gilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw260" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Asamizu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Mizoguchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ezura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0321a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aboul-Soud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036795" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil K. Elmorjani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Kowalczyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Rohrmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers167" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Karimi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.147546" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-007-0059-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.063719" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679748v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Damidaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh207" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670834v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675216v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Joubes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johansson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruelland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schepens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2000.1100306.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/459FFC9FCACF9D5601507DEC170894074BDD1D36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689884v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344548v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenth Johansson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramaswamy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Saarinen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi982876c" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PJB95R04-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684129v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ruelland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Djukic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.32.19851" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslawa Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP97004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Decottignies" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1996.00947.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(96)00801-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L297FDW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schmitter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Issakidis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gadal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moing A Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999761v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695147v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757279v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Chamley Martine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborde Catherine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounet Fabien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maucourt Mickael" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noilhan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737418v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Tohge" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735713v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796471v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795997v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794057v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805464v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810460v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805441v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814800v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755936v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karimi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seymour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757567v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angenent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756030v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757194v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753431v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754584v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Montfoulet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759652v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763722v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616664v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683887v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bouillaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757407v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757356v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329972v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734370v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738855v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603771v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Asamizu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602109v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801373v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803787v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Menard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804447v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Nonaka" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807505v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294137v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridong Chen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Goyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.01.012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801202v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3115-6_6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344510v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0076-6879(95)52027-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811000v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185366v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145630" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267242v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez&#8208;lochu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire&#8208;chamley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70524" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Yoshida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab150" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03101-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carrari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Conte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa495" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#233;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03180-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9050093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gevaudant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00988" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mounet-Gilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw260" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Asamizu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Mizoguchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ezura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0321a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aboul-Soud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036795" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil K. Elmorjani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Kowalczyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Rohrmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers167" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Karimi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.147546" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-007-0059-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.063719" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679748v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Damidaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh207" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670834v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675216v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Joubes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johansson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruelland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schepens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2000.1100306.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/459FFC9FCACF9D5601507DEC170894074BDD1D36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689884v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344548v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenth Johansson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramaswamy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Saarinen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi982876c" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PJB95R04-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684129v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ruelland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Djukic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.32.19851" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslawa Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP97004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Decottignies" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1996.00947.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(96)00801-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L297FDW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schmitter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Issakidis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gadal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moing A Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999761v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695147v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757279v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Chamley Martine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborde Catherine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounet Fabien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maucourt Mickael" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noilhan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737418v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Tohge" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735713v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796471v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794057v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805464v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810460v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805441v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814800v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755936v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karimi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seymour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757567v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angenent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756030v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757194v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753431v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754584v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Montfoulet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759652v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763722v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616664v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683887v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bouillaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757407v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757356v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329972v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734370v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602109v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603771v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Asamizu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738855v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801373v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803787v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Menard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804447v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Nonaka" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807505v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294137v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridong Chen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Goyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.01.012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801202v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3115-6_6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344510v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0076-6879(95)52027-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811000v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>