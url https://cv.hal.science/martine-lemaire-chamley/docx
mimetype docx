--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -330,261 +330,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical exchange saturation transfer magnetic resonance imaging for metabolic mapping of ripening tomato fruit: Quite a challenge!</w:t>
+                <w:t xml:space="preserve">Guanylate‐binding proteins: emerging critical functions in plant development, immunity and stress response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Lucie Fernandez‐lochu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+                <w:t xml:space="preserve">Martine Lemaire‐chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Christian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.145630⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.70524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185366v1</w:t>
+                <w:t xml:space="preserve">hal-05267242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanylate‐binding proteins: emerging critical functions in plant development, immunity and stress response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical exchange saturation transfer magnetic resonance imaging for metabolic mapping of ripening tomato fruit: Quite a challenge!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Fernandez‐lochu</w:t>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Lemaire‐chamley</w:t>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chevalier</w:t>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 493 (1), pp.145630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.145630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267242v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Zinc Finger protein Sl ZFP2 is essential for tomato fruit locular tissue morphogenesis</w:t>
               </w:r>
@@ -708,51 +708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-omics quantitative data of tomato fruit unveils regulation modes of least variable metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -842,51 +842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chimeric TGA Repressor Slows Down Fruit Maturation and Ripening in Tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -976,90 +976,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRSI vs CEST MRI to understand tomato metabolism in ripening fruit: is there a better contrast?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1119,51 +1119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The conserved brassinosteroid-related transcription factor BIM1a negatively regulates fruit growth in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaro Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1253,90 +1253,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to : MRSI vs CEST MRI to understand tomato metabolism in ripening fruit: is there a better contrast ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 413 (6), pp.1777-1777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1422,51 +1422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iben Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (10), pp.3188-3205. </w:t>
@@ -1504,77 +1504,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR-Based Tissular and Developmental Metabolomics of Tomato Fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1690,51 +1690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gevaudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.988. </w:t>
@@ -2053,51 +2053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of common genes involved in early fruit development in tomato and grape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaro Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Asamizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2334,51 +2334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2455,51 +2455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down-regulation of a single auxin efflux transport protein in tomato induces precocious fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariusz M. Kowalczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2570,445 +2570,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible tools for gene expression and silencing in tomato</w:t>
+                <w:t xml:space="preserve">Gene and Metabolite Regulatory Network Analysis of Early Developing Fruit Tissues Highlights New Candidate Genes for the Control of Tomato Fruit Composition and Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana I. Fernández</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Viron</w:t>
+                <w:t xml:space="preserve">Fabien Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansour Karimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthew Jones</w:t>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 151 (4), pp.1729-1740. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.109.147546⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 149 (3), pp.1505-1528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.133967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658189v1</w:t>
+                <w:t xml:space="preserve">hal-02666886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible tools for gene expression and silencing in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana I. Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
+                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+                <w:t xml:space="preserve">Mansour Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noé Gest</w:t>
+                <w:t xml:space="preserve">Matthew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.013⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151 (4), pp.1729-1740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.147546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-03371236v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene and Metabolite Regulatory Network Analysis of Early Developing Fruit Tissues Highlights New Candidate Genes for the Control of Tomato Fruit Composition and Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Mounet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 332, pp.1007 - 1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.108.133967⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02666886v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative metabolic profiles of tomato flesh and seeds during fruit development: complementary analysis with ANN and PCA</w:t>
               </w:r>
@@ -3020,51 +3020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3128,51 +3128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in transcriptional profiles are associated with early fruit tissue specialization in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3907,281 +3907,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Basis for Light Activation of a Chloroplast Enzyme: The Structure of Sorghum NADP-Malate Dehydrogenase in Its Oxidized Form † , ‡</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation and characterization of a fruit specific cDNA clone for vacuolar processing enzyme from tomato (accession no. AJ243876)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 121 (3), pp.1054</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344548v1</w:t>
+                <w:t xml:space="preserve">hal-02684129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of a fruit specific cDNA clone for vacuolar processing enzyme from tomato (accession no. AJ243876)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural Basis for Light Activation of a Chloroplast Enzyme: The Structure of Sorghum NADP-Malate Dehydrogenase in Its Oxidized Form † , ‡</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenth Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markku Saarinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Issakidis-Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38 (14), pp.4319-4326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi982876c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684129v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Internal Cysteine Is Involved in the Thioredoxin-dependent Activation of Sorghum Leaf NADP-malate Dehydrogenase</w:t>
               </w:r>
@@ -4206,51 +4206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Issakidis-Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Djukic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4429,273 +4429,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Catalytic Site of Chloroplastic NADP-Dependent Malate Dehydrogenase Contains A His/Asp Pair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct evidence for the different roles of the N- and C-terminal regulatory disulfides of sorghum leaf NADP-malate dehydrogenase in its activation by reduced thioredoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Issakidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Decottignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myroslawa Miginiac-Maslow</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulette Decottignies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 236 (3), pp.947-952. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 392 (2), pp.121-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.1996.00947.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0014-5793(96)00801-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344481v1</w:t>
+                <w:t xml:space="preserve">hal-03344477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct evidence for the different roles of the N- and C-terminal regulatory disulfides of sorghum leaf NADP-malate dehydrogenase in its activation by reduced thioredoxin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Catalytic Site of Chloroplastic NADP-Dependent Malate Dehydrogenase Contains A His/Asp Pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myroslawa Miginiac-Maslow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Decottignies</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myroslawa Miginiac-Maslow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 236 (3), pp.947-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.1996.00947.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0014-5793(96)00801-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03344477v1</w:t>
+                <w:t xml:space="preserve">hal-03344481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential histidine at the active site of sorghum leaf NADP-dependent malate dehydrogenase.</w:t>
               </w:r>
@@ -4838,77 +4838,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can metabolic mri be useful to image tomato metabolism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moing A Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5084,90 +5084,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRSI vs CEST MRI to understand tomato metabolism during fruit development: Is there a better contrast?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5218,51 +5218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Localization of Metabollites In Fruits By NMR : Tissue Dissection and Metabolic Profiling Or Non-Invasive Whole Fruite Imaging ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemaire-Chamley Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborde Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5324,652 +5324,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato fruit locular tissue differentiation is regulated by a C2H2 transcription factor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Viron</w:t>
+                <w:t xml:space="preserve">A direct genetic strategy for identifying novel regulators of fruit tissue morphology in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Musseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gevaudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Organ Growth Symposium 2017 (POGS2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Elche, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735673v1</w:t>
+                <w:t xml:space="preserve">hal-02735713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bZip transcription factor is involved in the regulation of tomato fruit ripening, upstream of MADS-RIN and NAC-NOR ripening regulators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Koutouan</w:t>
+                <w:t xml:space="preserve">Tomato fruit locular tissue differentiation is regulated by a C2H2 transcription factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Takayuki Tohge</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Plant Organ Growth Symposium 2017 (POGS2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Elche, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737418v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct genetic strategy for identifying novel regulators of fruit tissue morphology in tomato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gevaudant</w:t>
+                <w:t xml:space="preserve">A bZip transcription factor is involved in the regulation of tomato fruit ripening, upstream of MADS-RIN and NAC-NOR ripening regulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Assali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Tohge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Organ Growth Symposium 2017 (POGS2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Elche, Spain</w:t>
+              <w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735713v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato mutants for fruit size and yield control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Constance Musseau</w:t>
+                <w:t xml:space="preserve">Identification of a C2H2 implicated in locular tissue differentiation in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batsheva de Rothschild Seminar on Breaking Yield Barriers of Crop Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Gedi, Israel</w:t>
+              <w:t xml:space="preserve">COST Action "Quality Fruit"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795997v1</w:t>
+                <w:t xml:space="preserve">hal-02796471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a C2H2 implicated in locular tissue differentiation in tomato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joana Jorly</w:t>
+                <w:t xml:space="preserve">Tomato mutants for fruit size and yield control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Musseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action "Quality Fruit"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Batsheva de Rothschild Seminar on Breaking Yield Barriers of Crop Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Gedi, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796471v1</w:t>
+                <w:t xml:space="preserve">hal-02795997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and first characterization of a tomato gel-less mutant</w:t>
               </w:r>
@@ -5994,51 +5994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Wong Jun Tai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6074,277 +6074,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional genomics approaches for fruit sensorial and nutritional quality in tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EMS mutants for discovery of tomato genes and allelic variants through TILLING and NGS-mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Plant Organelle and Stress responses symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Viçosa, Brazil</w:t>
+              <w:t xml:space="preserve">18. EUCARPIA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793852v1</w:t>
+                <w:t xml:space="preserve">hal-02793903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMS mutants for discovery of tomato genes and allelic variants through TILLING and NGS-mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional genomics approaches for fruit sensorial and nutritional quality in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. EUCARPIA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t>
+              <w:t xml:space="preserve">2. Plant Organelle and Stress responses symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Viçosa, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793903v1</w:t>
+                <w:t xml:space="preserve">hal-02793852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The promising CRISPR/Cas technology for efficient genome engineering in plant</w:t>
               </w:r>
@@ -6574,307 +6574,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Tom mutants for identification of target genes controlling fruit growth in tomato</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+                <w:t xml:space="preserve">Extracellular assembly of the cutin polyester of tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FA1106 "QualityFruit" 2. Annual conference - Fleshy Fruit development and ripening</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t>
+              <w:t xml:space="preserve">EuroFed 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805464v1</w:t>
+                <w:t xml:space="preserve">hal-02810460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of GDSL1 silencing on deposition and polymerization of tomato fruit cutin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rothan</w:t>
+                <w:t xml:space="preserve">Micro-Tom mutants for identification of target genes controlling fruit growth in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Jorly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. International Symposium on Plant Apoplastic Diffusion Barriers: Biosynthesis and Functions. PADIBA meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">COST FA1106 "QualityFruit" 2. Annual conference - Fleshy Fruit development and ripening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804453v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular assembly of the cutin polyester of tomato fruit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Impact of GDSL1 silencing on deposition and polymerization of tomato fruit cutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6903,73 +6903,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroFed 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">. International Symposium on Plant Apoplastic Diffusion Barriers: Biosynthesis and Functions. PADIBA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810460v1</w:t>
+                <w:t xml:space="preserve">hal-02804453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of early fruit development in tomato</w:t>
               </w:r>
@@ -6981,51 +6981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Assali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7074,527 +7074,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bres</w:t>
+                <w:t xml:space="preserve">Towards the control of fruit sensorial and nutritional quality in tomato: functional genomics approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Colloque Biogenouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809232v1</w:t>
+                <w:t xml:space="preserve">hal-02805441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated approaches for deciphering the mechanisms controlling fruit nutritional quality in tomato</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise Gilbert</w:t>
+                <w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AI Fruit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804064v1</w:t>
+                <w:t xml:space="preserve">hal-02809232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of fruit quality</w:t>
+                <w:t xml:space="preserve">Integrated approaches for deciphering the mechanisms controlling fruit nutritional quality in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU-SOL Paris Industry Valorization meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque AI Fruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805268v1</w:t>
+                <w:t xml:space="preserve">hal-02804064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the control of fruit sensorial and nutritional quality in tomato: functional genomics approaches</w:t>
+                <w:t xml:space="preserve">Determinants of fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Biogenouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">EU-SOL Paris Industry Valorization meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805441v1</w:t>
+                <w:t xml:space="preserve">hal-02805268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of early fruit development in tomato</w:t>
               </w:r>
@@ -7606,51 +7606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7731,51 +7731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moftah Alhagdow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7856,51 +7856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moftah Alhagdow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7955,90 +7955,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene and metabolite regulatory network analyses in tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8074,967 +8074,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of cytological, metabolome and transcriptome data in relation with the acquisition of the fleshy trait in tomato pericarp and locular tissue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755787v1</w:t>
+                <w:t xml:space="preserve">hal-02753465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Integration of cytological, metabolome and transcriptome data in relation with the acquisition of the fleshy trait in tomato pericarp and locular tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">3. Journées scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753465v1</w:t>
+                <w:t xml:space="preserve">hal-02755787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LC-MS metabolomic profiling of mesocarp tissue during tomato fruit development: comparison of different data pre-processing methods and analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell expansion in tomato mesocarp and locular tissues: integration of transcriptome and metabolome data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756030v1</w:t>
+                <w:t xml:space="preserve">hal-02754523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell expansion in tomato mesocarp and locular tissues: integration of transcriptome and metabolome data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LC-MS metabolomic profiling of mesocarp tissue during tomato fruit development: comparison of different data pre-processing methods and analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754523v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolic profiling reveals tissue specificity in tomato fruit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomic profiling of two tissues during tomato (Solanum lycopersicum) fruit development: cross-validation of LC, LC/MS and NMR approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.L. Giraudel</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">2. Journées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757194v1</w:t>
+                <w:t xml:space="preserve">hal-02753431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic profiling of two tissues during tomato (Solanum lycopersicum) fruit development: cross-validation of LC, LC/MS and NMR approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Functional characterization of a tissue specific PIN auxin efflux transporter during tomato fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Montfoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France</w:t>
+              <w:t xml:space="preserve">15. FESPB Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753431v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of a tissue specific PIN auxin efflux transporter during tomato fruit development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1H-NMR metabolic profiling reveals tissue specificity in tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Montfoulet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.L. Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. FESPB Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">4. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754584v1</w:t>
+                <w:t xml:space="preserve">hal-02757194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils quantitatifs et empreintes métaboliques par RMN pour étudier la qualité des fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9089,77 +9089,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissular specificity of metabolic profiles during tomato fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9214,77 +9214,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profiling of fruit tissues during tomato development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9477,303 +9477,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gel-less tomato fruits reveal the implication of the Zinc Finger protein SlZFP2 in locular tissue morphogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The challenge to get MRI metabolic maps in fleshy fruit: tomato example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">16th Biennial International Bologna Conference Magnetic Resonance in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Tromso, Norvège, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616664v1</w:t>
+                <w:t xml:space="preserve">hal-04683887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge to get MRI metabolic maps in fleshy fruit: tomato example</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gel-less tomato fruits reveal the implication of the Zinc Finger protein SlZFP2 in locular tissue morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Jorly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Biennial International Bologna Conference Magnetic Resonance in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Tromso, Norvège, Norway</w:t>
+              <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683887v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-NMR profiling of tomato samples with benchtop spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9854,90 +9854,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To dissect or not to dissect for fruit spatial metabolomics: tissue profiling or MRI?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9979,77 +9979,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To dissect or not to dissect for fruit spatial metabolomics : tissue profiling or MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10104,90 +10104,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial localization of metabolites in fruits by NMR: tissue dissection and metabolic profiling or non-invasive whole fruit imaging?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10281,51 +10281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gevaudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 2017</w:t>
@@ -10348,527 +10348,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The brassinosteroid signalling transcription factor BIM1 is involved in fruit and plant development in tomato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Lemaire</w:t>
+                <w:t xml:space="preserve">Micro-Tom tomato mutants for studing fruit growth in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tsuyoshi Mizoguchi</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015</w:t>
+              <w:t xml:space="preserve">Plant Organ Growth Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Ghent, Belgium. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602109v1</w:t>
+                <w:t xml:space="preserve">hal-02801373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of a new bZip transcription factor in the regulation of tomato fruit development and ripening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Koutouan</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of endoreduplication in tomato fruit growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Musseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gevaudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Asamizu</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603771v1</w:t>
+                <w:t xml:space="preserve">hal-02738855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of endoreduplication in tomato fruit growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gevaudant</w:t>
+                <w:t xml:space="preserve">Involvement of a new bZip transcription factor in the regulation of tomato fruit development and ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Assali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Tohge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Asamizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738855v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Tom tomato mutants for studing fruit growth in tomato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bres</w:t>
+                <w:t xml:space="preserve">The brassinosteroid signalling transcription factor BIM1 is involved in fruit and plant development in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaro Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Asamizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuyoshi Mizoguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Organ Growth Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Ghent, Belgium. 2015</w:t>
+              <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801373v1</w:t>
+                <w:t xml:space="preserve">hal-01602109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Tom mutants for identification of target genes controlling fruit growth in tomato</w:t>
               </w:r>
@@ -11816,77 +11816,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipase GDSL végétale isolée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12099,51 +12099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185366v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145630" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267242v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez&#8208;lochu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire&#8208;chamley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70524" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Yoshida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab150" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03101-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carrari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Conte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa495" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#233;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03180-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9050093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gevaudant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00988" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mounet-Gilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw260" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Asamizu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Mizoguchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ezura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0321a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aboul-Soud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036795" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil K. Elmorjani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Kowalczyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Rohrmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers167" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Karimi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.147546" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-007-0059-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.063719" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679748v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Damidaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh207" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670834v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675216v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Joubes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johansson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruelland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schepens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2000.1100306.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/459FFC9FCACF9D5601507DEC170894074BDD1D36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689884v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344548v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenth Johansson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramaswamy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Saarinen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi982876c" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PJB95R04-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684129v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ruelland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Djukic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.32.19851" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslawa Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP97004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Decottignies" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1996.00947.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(96)00801-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L297FDW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schmitter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Issakidis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gadal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moing A Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999761v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695147v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757279v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Chamley Martine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborde Catherine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounet Fabien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maucourt Mickael" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noilhan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737418v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Tohge" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735713v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796471v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794057v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805464v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810460v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805441v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814800v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755936v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karimi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seymour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757567v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angenent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756030v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757194v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753431v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754584v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Montfoulet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759652v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763722v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616664v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683887v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bouillaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757407v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757356v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329972v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734370v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602109v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603771v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Asamizu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738855v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801373v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803787v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Menard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804447v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Nonaka" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807505v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294137v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridong Chen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Goyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.01.012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801202v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3115-6_6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344510v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0076-6879(95)52027-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811000v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267242v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez&#8208;lochu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire&#8208;chamley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70524" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145630" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Yoshida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab150" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03101-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carrari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Conte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa495" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#233;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03180-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9050093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gevaudant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00988" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mounet-Gilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw260" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Asamizu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Mizoguchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ezura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0321a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aboul-Soud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036795" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil K. Elmorjani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Kowalczyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Rohrmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers167" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Karimi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.147546" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-007-0059-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.063719" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679748v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Damidaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh207" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670834v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675216v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Joubes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johansson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruelland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schepens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2000.1100306.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/459FFC9FCACF9D5601507DEC170894074BDD1D36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689884v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684129v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344548v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenth Johansson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramaswamy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Saarinen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi982876c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PJB95R04-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ruelland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Djukic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.32.19851" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslawa Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP97004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Decottignies" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(96)00801-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L297FDW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344481v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1996.00947.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schmitter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Issakidis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gadal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moing A Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999761v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695147v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757279v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Chamley Martine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborde Catherine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounet Fabien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maucourt Mickael" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735713v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735673v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noilhan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737418v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Tohge" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796471v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795997v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794057v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810460v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805464v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804453v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805441v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805268v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814800v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755936v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karimi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seymour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757567v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angenent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756030v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753431v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Montfoulet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757194v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759652v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763722v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683887v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616664v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bouillaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757407v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757356v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329972v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734370v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801373v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738855v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603771v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Asamizu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602109v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803787v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Menard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804447v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Nonaka" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807505v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294137v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridong Chen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Goyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.01.012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801202v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3115-6_6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344510v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0076-6879(95)52027-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811000v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>