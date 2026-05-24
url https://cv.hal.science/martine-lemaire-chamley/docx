--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -330,261 +330,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanylate‐binding proteins: emerging critical functions in plant development, immunity and stress response</w:t>
+                <w:t xml:space="preserve">Chemical exchange saturation transfer magnetic resonance imaging for metabolic mapping of ripening tomato fruit: Quite a challenge!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Fernandez‐lochu</w:t>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Lemaire‐chamley</w:t>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chevalier</w:t>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.70524⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 493 (1), pp.145630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.145630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267242v1</w:t>
+                <w:t xml:space="preserve">hal-05185366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical exchange saturation transfer magnetic resonance imaging for metabolic mapping of ripening tomato fruit: Quite a challenge!</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guanylate‐binding proteins: emerging critical functions in plant development, immunity and stress response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+                <w:t xml:space="preserve">Lucie Fernandez‐lochu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+                <w:t xml:space="preserve">Martine Lemaire‐chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Christian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 493 (1), pp.145630. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.145630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185366v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Zinc Finger protein Sl ZFP2 is essential for tomato fruit locular tissue morphogenesis</w:t>
               </w:r>
@@ -708,51 +708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-omics quantitative data of tomato fruit unveils regulation modes of least variable metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -842,51 +842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chimeric TGA Repressor Slows Down Fruit Maturation and Ripening in Tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -976,90 +976,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRSI vs CEST MRI to understand tomato metabolism in ripening fruit: is there a better contrast?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1100,291 +1100,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conserved brassinosteroid-related transcription factor BIM1a negatively regulates fruit growth in tomato</w:t>
+                <w:t xml:space="preserve">Correction to : MRSI vs CEST MRI to understand tomato metabolism in ripening fruit: is there a better contrast ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kentaro Mori</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Guilhem Pagés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa495⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413 (6), pp.1777-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03180-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033826v1</w:t>
+                <w:t xml:space="preserve">hal-03297107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to : MRSI vs CEST MRI to understand tomato metabolism in ripening fruit: is there a better contrast ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The conserved brassinosteroid-related transcription factor BIM1a negatively regulates fruit growth in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaro Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Jorly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Carrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pagés</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariana Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 413 (6), pp.1777-1777. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (4), pp.1181-1197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03180-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297107v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tomato Guanylate-Binding Protein SlGBP1 enables fruit tissue differentiation by maintaining endopolyploid cells in a non-proliferative state</w:t>
               </w:r>
@@ -1422,51 +1422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iben Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (10), pp.3188-3205. </w:t>
@@ -1504,77 +1504,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR-Based Tissular and Developmental Metabolomics of Tomato Fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1690,51 +1690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gevaudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.988. </w:t>
@@ -2040,64 +2040,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of common genes involved in early fruit development in tomato and grape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaro Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Asamizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2334,51 +2334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2455,51 +2455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down-regulation of a single auxin efflux transport protein in tomato induces precocious fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariusz M. Kowalczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2570,445 +2570,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene and Metabolite Regulatory Network Analysis of Early Developing Fruit Tissues Highlights New Candidate Genes for the Control of Tomato Fruit Composition and Development</w:t>
+                <w:t xml:space="preserve">Flexible tools for gene expression and silencing in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Mounet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Ana I. Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Mansour Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 149 (3), pp.1505-1528. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.108.133967⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 151 (4), pp.1729-1740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.147546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666886v1</w:t>
+                <w:t xml:space="preserve">hal-02658189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible tools for gene expression and silencing in tomato</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansour Karimi</w:t>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Jones</w:t>
+                <w:t xml:space="preserve">Laurent Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.109.147546⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 332, pp.1007 - 1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02658189v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Gene and Metabolite Regulatory Network Analysis of Early Developing Fruit Tissues Highlights New Candidate Genes for the Control of Tomato Fruit Composition and Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Noé Gest</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.013⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 149 (3), pp.1505-1528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.133967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-03371236v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative metabolic profiles of tomato flesh and seeds during fruit development: complementary analysis with ANN and PCA</w:t>
               </w:r>
@@ -3020,51 +3020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3128,51 +3128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in transcriptional profiles are associated with early fruit tissue specialization in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3907,281 +3907,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of a fruit specific cDNA clone for vacuolar processing enzyme from tomato (accession no. AJ243876)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural Basis for Light Activation of a Chloroplast Enzyme: The Structure of Sorghum NADP-Malate Dehydrogenase in Its Oxidized Form † , ‡</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenth Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markku Saarinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Issakidis-Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38 (14), pp.4319-4326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi982876c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684129v1</w:t>
+                <w:t xml:space="preserve">hal-03344548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Basis for Light Activation of a Chloroplast Enzyme: The Structure of Sorghum NADP-Malate Dehydrogenase in Its Oxidized Form † , ‡</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation and characterization of a fruit specific cDNA clone for vacuolar processing enzyme from tomato (accession no. AJ243876)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 121 (3), pp.1054</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03344548v1</w:t>
+                <w:t xml:space="preserve">hal-02684129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Internal Cysteine Is Involved in the Thioredoxin-dependent Activation of Sorghum Leaf NADP-malate Dehydrogenase</w:t>
               </w:r>
@@ -4206,51 +4206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Issakidis-Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Djukic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4429,273 +4429,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct evidence for the different roles of the N- and C-terminal regulatory disulfides of sorghum leaf NADP-malate dehydrogenase in its activation by reduced thioredoxin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Catalytic Site of Chloroplastic NADP-Dependent Malate Dehydrogenase Contains A His/Asp Pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myroslawa Miginiac-Maslow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Decottignies</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myroslawa Miginiac-Maslow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 392 (2), pp.121-124. </w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 236 (3), pp.947-952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0014-5793(96)00801-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.1996.00947.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344477v1</w:t>
+                <w:t xml:space="preserve">hal-03344481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Catalytic Site of Chloroplastic NADP-Dependent Malate Dehydrogenase Contains A His/Asp Pair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct evidence for the different roles of the N- and C-terminal regulatory disulfides of sorghum leaf NADP-malate dehydrogenase in its activation by reduced thioredoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Issakidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Decottignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myroslawa Miginiac-Maslow</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulette Decottignies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 392 (2), pp.121-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0014-5793(96)00801-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.1996.00947.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03344481v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential histidine at the active site of sorghum leaf NADP-dependent malate dehydrogenase.</w:t>
               </w:r>
@@ -4838,77 +4838,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can metabolic mri be useful to image tomato metabolism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moing A Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5084,90 +5084,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRSI vs CEST MRI to understand tomato metabolism during fruit development: Is there a better contrast?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5218,51 +5218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Localization of Metabollites In Fruits By NMR : Tissue Dissection and Metabolic Profiling Or Non-Invasive Whole Fruite Imaging ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemaire-Chamley Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborde Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5324,652 +5324,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct genetic strategy for identifying novel regulators of fruit tissue morphology in tomato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gevaudant</w:t>
+                <w:t xml:space="preserve">Tomato fruit locular tissue differentiation is regulated by a C2H2 transcription factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Organ Growth Symposium 2017 (POGS2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Elche, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735713v1</w:t>
+                <w:t xml:space="preserve">hal-02735673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato fruit locular tissue differentiation is regulated by a C2H2 transcription factor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Viron</w:t>
+                <w:t xml:space="preserve">A bZip transcription factor is involved in the regulation of tomato fruit ripening, upstream of MADS-RIN and NAC-NOR ripening regulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Assali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Tohge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Organ Growth Symposium 2017 (POGS2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Elche, Spain</w:t>
+              <w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735673v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bZip transcription factor is involved in the regulation of tomato fruit ripening, upstream of MADS-RIN and NAC-NOR ripening regulators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A direct genetic strategy for identifying novel regulators of fruit tissue morphology in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Musseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gevaudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Jorly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Takayuki Tohge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Plant Organ Growth Symposium 2017 (POGS2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Elche, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737418v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a C2H2 implicated in locular tissue differentiation in tomato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joana Jorly</w:t>
+                <w:t xml:space="preserve">Tomato mutants for fruit size and yield control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Musseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action "Quality Fruit"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Batsheva de Rothschild Seminar on Breaking Yield Barriers of Crop Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Gedi, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796471v1</w:t>
+                <w:t xml:space="preserve">hal-02795997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato mutants for fruit size and yield control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Constance Musseau</w:t>
+                <w:t xml:space="preserve">Identification of a C2H2 implicated in locular tissue differentiation in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batsheva de Rothschild Seminar on Breaking Yield Barriers of Crop Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Gedi, Israel</w:t>
+              <w:t xml:space="preserve">COST Action "Quality Fruit"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795997v1</w:t>
+                <w:t xml:space="preserve">hal-02796471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and first characterization of a tomato gel-less mutant</w:t>
               </w:r>
@@ -5994,51 +5994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Wong Jun Tai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6074,277 +6074,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMS mutants for discovery of tomato genes and allelic variants through TILLING and NGS-mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional genomics approaches for fruit sensorial and nutritional quality in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. EUCARPIA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t>
+              <w:t xml:space="preserve">2. Plant Organelle and Stress responses symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Viçosa, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793903v1</w:t>
+                <w:t xml:space="preserve">hal-02793852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional genomics approaches for fruit sensorial and nutritional quality in tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EMS mutants for discovery of tomato genes and allelic variants through TILLING and NGS-mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Plant Organelle and Stress responses symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Viçosa, Brazil</w:t>
+              <w:t xml:space="preserve">18. EUCARPIA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793852v1</w:t>
+                <w:t xml:space="preserve">hal-02793903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The promising CRISPR/Cas technology for efficient genome engineering in plant</w:t>
               </w:r>
@@ -6574,307 +6574,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular assembly of the cutin polyester of tomato fruit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rothan</w:t>
+                <w:t xml:space="preserve">Micro-Tom mutants for identification of target genes controlling fruit growth in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Jorly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroFed 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">COST FA1106 "QualityFruit" 2. Annual conference - Fleshy Fruit development and ripening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810460v1</w:t>
+                <w:t xml:space="preserve">hal-02805464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Tom mutants for identification of target genes controlling fruit growth in tomato</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+                <w:t xml:space="preserve">Impact of GDSL1 silencing on deposition and polymerization of tomato fruit cutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FA1106 "QualityFruit" 2. Annual conference - Fleshy Fruit development and ripening</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t>
+              <w:t xml:space="preserve">. International Symposium on Plant Apoplastic Diffusion Barriers: Biosynthesis and Functions. PADIBA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805464v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of GDSL1 silencing on deposition and polymerization of tomato fruit cutin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Extracellular assembly of the cutin polyester of tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6903,73 +6903,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. International Symposium on Plant Apoplastic Diffusion Barriers: Biosynthesis and Functions. PADIBA meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">EuroFed 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804453v1</w:t>
+                <w:t xml:space="preserve">hal-02810460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of early fruit development in tomato</w:t>
               </w:r>
@@ -6981,51 +6981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Assali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7074,527 +7074,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the control of fruit sensorial and nutritional quality in tomato: functional genomics approaches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+                <w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Biogenouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805441v1</w:t>
+                <w:t xml:space="preserve">hal-02809232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bres</w:t>
+                <w:t xml:space="preserve">Integrated approaches for deciphering the mechanisms controlling fruit nutritional quality in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carine Ferrand</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Colloque AI Fruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809232v1</w:t>
+                <w:t xml:space="preserve">hal-02804064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated approaches for deciphering the mechanisms controlling fruit nutritional quality in tomato</w:t>
+                <w:t xml:space="preserve">Determinants of fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AI Fruit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">EU-SOL Paris Industry Valorization meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804064v1</w:t>
+                <w:t xml:space="preserve">hal-02805268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of fruit quality</w:t>
+                <w:t xml:space="preserve">Towards the control of fruit sensorial and nutritional quality in tomato: functional genomics approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU-SOL Paris Industry Valorization meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Biogenouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805268v1</w:t>
+                <w:t xml:space="preserve">hal-02805441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of early fruit development in tomato</w:t>
               </w:r>
@@ -7606,51 +7606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7731,51 +7731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moftah Alhagdow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7856,51 +7856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moftah Alhagdow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7955,90 +7955,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene and metabolite regulatory network analyses in tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8074,967 +8074,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Integration of cytological, metabolome and transcriptome data in relation with the acquisition of the fleshy trait in tomato pericarp and locular tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">3. Journées scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753465v1</w:t>
+                <w:t xml:space="preserve">hal-02755787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of cytological, metabolome and transcriptome data in relation with the acquisition of the fleshy trait in tomato pericarp and locular tissue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755787v1</w:t>
+                <w:t xml:space="preserve">hal-02753465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell expansion in tomato mesocarp and locular tissues: integration of transcriptome and metabolome data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LC-MS metabolomic profiling of mesocarp tissue during tomato fruit development: comparison of different data pre-processing methods and analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754523v1</w:t>
+                <w:t xml:space="preserve">hal-02756030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LC-MS metabolomic profiling of mesocarp tissue during tomato fruit development: comparison of different data pre-processing methods and analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell expansion in tomato mesocarp and locular tissues: integration of transcriptome and metabolome data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756030v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic profiling of two tissues during tomato (Solanum lycopersicum) fruit development: cross-validation of LC, LC/MS and NMR approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1H-NMR metabolic profiling reveals tissue specificity in tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Giraudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France</w:t>
+              <w:t xml:space="preserve">4. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753431v1</w:t>
+                <w:t xml:space="preserve">hal-02757194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of a tissue specific PIN auxin efflux transporter during tomato fruit development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Lemaire</w:t>
+                <w:t xml:space="preserve">Metabolomic profiling of two tissues during tomato (Solanum lycopersicum) fruit development: cross-validation of LC, LC/MS and NMR approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. FESPB Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">2. Journées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754584v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolic profiling reveals tissue specificity in tomato fruit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional characterization of a tissue specific PIN auxin efflux transporter during tomato fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Giraudel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cecile Montfoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">15. FESPB Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757194v1</w:t>
+                <w:t xml:space="preserve">hal-02754584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils quantitatifs et empreintes métaboliques par RMN pour étudier la qualité des fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9089,77 +9089,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissular specificity of metabolic profiles during tomato fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9214,77 +9214,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profiling of fruit tissues during tomato development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9477,303 +9477,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge to get MRI metabolic maps in fleshy fruit: tomato example</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gel-less tomato fruits reveal the implication of the Zinc Finger protein SlZFP2 in locular tissue morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Jorly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Biennial International Bologna Conference Magnetic Resonance in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Tromso, Norvège, Norway</w:t>
+              <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683887v1</w:t>
+                <w:t xml:space="preserve">hal-04616664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gel-less tomato fruits reveal the implication of the Zinc Finger protein SlZFP2 in locular tissue morphogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The challenge to get MRI metabolic maps in fleshy fruit: tomato example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">16th Biennial International Bologna Conference Magnetic Resonance in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Tromso, Norvège, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616664v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-NMR profiling of tomato samples with benchtop spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9854,90 +9854,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To dissect or not to dissect for fruit spatial metabolomics: tissue profiling or MRI?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9979,77 +9979,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To dissect or not to dissect for fruit spatial metabolomics : tissue profiling or MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10104,90 +10104,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial localization of metabolites in fruits by NMR: tissue dissection and metabolic profiling or non-invasive whole fruit imaging?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10281,51 +10281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gevaudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 2017</w:t>
@@ -10348,527 +10348,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Tom tomato mutants for studing fruit growth in tomato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bres</w:t>
+                <w:t xml:space="preserve">The brassinosteroid signalling transcription factor BIM1 is involved in fruit and plant development in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaro Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Asamizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuyoshi Mizoguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Organ Growth Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Ghent, Belgium. 2015</w:t>
+              <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801373v1</w:t>
+                <w:t xml:space="preserve">hal-01602109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of endoreduplication in tomato fruit growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gevaudant</w:t>
+                <w:t xml:space="preserve">Involvement of a new bZip transcription factor in the regulation of tomato fruit development and ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Assali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Tohge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Asamizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738855v1</w:t>
+                <w:t xml:space="preserve">hal-01603771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of a new bZip transcription factor in the regulation of tomato fruit development and ripening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Koutouan</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of endoreduplication in tomato fruit growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Musseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gevaudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Asamizu</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603771v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The brassinosteroid signalling transcription factor BIM1 is involved in fruit and plant development in tomato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Lemaire</w:t>
+                <w:t xml:space="preserve">Micro-Tom tomato mutants for studing fruit growth in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tsuyoshi Mizoguchi</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015</w:t>
+              <w:t xml:space="preserve">Plant Organ Growth Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Ghent, Belgium. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602109v1</w:t>
+                <w:t xml:space="preserve">hal-02801373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Tom mutants for identification of target genes controlling fruit growth in tomato</w:t>
               </w:r>
@@ -11104,51 +11104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of regulatory genes involved in fleshy fruit development common to tomato and grape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaro Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11229,51 +11229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of regulatory genes involved in fleshy fruit development common to tomato and grape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaro Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11816,77 +11816,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipase GDSL végétale isolée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12099,51 +12099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267242v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez&#8208;lochu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire&#8208;chamley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70524" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145630" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Yoshida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab150" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03101-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carrari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Conte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa495" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#233;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03180-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9050093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gevaudant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00988" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mounet-Gilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw260" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Asamizu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Mizoguchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ezura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0321a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aboul-Soud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036795" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil K. Elmorjani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Kowalczyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Rohrmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers167" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Karimi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.147546" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-007-0059-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.063719" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679748v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Damidaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh207" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670834v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675216v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Joubes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johansson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruelland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schepens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2000.1100306.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/459FFC9FCACF9D5601507DEC170894074BDD1D36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689884v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684129v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344548v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenth Johansson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramaswamy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Saarinen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi982876c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PJB95R04-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ruelland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Djukic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.32.19851" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslawa Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP97004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Decottignies" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(96)00801-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L297FDW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344481v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1996.00947.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schmitter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Issakidis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gadal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moing A Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999761v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695147v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757279v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Chamley Martine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborde Catherine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounet Fabien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maucourt Mickael" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735713v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735673v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noilhan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737418v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Tohge" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796471v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795997v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794057v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810460v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805464v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804453v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805441v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805268v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814800v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755936v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karimi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seymour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757567v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angenent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756030v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753431v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Montfoulet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757194v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759652v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763722v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683887v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616664v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bouillaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757407v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757356v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329972v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734370v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801373v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738855v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603771v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Asamizu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602109v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803787v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Menard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804447v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Nonaka" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807505v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294137v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridong Chen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Goyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.01.012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801202v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3115-6_6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344510v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0076-6879(95)52027-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811000v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185366v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145630" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267242v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez&#8208;lochu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire&#8208;chamley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70524" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Yoshida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab150" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03101-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#233;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03180-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carrari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Conte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa495" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9050093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gevaudant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00988" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mounet-Gilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw260" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Asamizu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Mizoguchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ezura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0321a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aboul-Soud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036795" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil K. Elmorjani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Kowalczyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Rohrmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers167" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Karimi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.147546" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-007-0059-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.063719" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679748v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Damidaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh207" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670834v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675216v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Joubes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johansson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruelland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schepens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2000.1100306.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/459FFC9FCACF9D5601507DEC170894074BDD1D36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689884v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344548v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenth Johansson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramaswamy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Saarinen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi982876c" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PJB95R04-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684129v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ruelland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Djukic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.32.19851" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslawa Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP97004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Decottignies" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1996.00947.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(96)00801-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L297FDW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schmitter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Issakidis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gadal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moing A Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999761v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695147v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757279v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Chamley Martine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborde Catherine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounet Fabien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maucourt Mickael" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noilhan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737418v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Tohge" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735713v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796471v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794057v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805464v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810460v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805441v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814800v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755936v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karimi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seymour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757567v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angenent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756030v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757194v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753431v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754584v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Montfoulet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759652v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763722v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616664v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683887v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bouillaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757407v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757356v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329972v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734370v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602109v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603771v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Asamizu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738855v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801373v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803787v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Menard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804447v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Nonaka" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807505v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294137v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridong Chen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Goyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.01.012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801202v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3115-6_6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344510v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0076-6879(95)52027-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811000v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>