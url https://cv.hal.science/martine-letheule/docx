--- v0 (2026-03-29)
+++ v1 (2026-05-16)
@@ -144,1005 +144,1096 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-organization and spatial localization of chromatin and epigenetic marks linked to nucleolar activity in porcine oocytes</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Co-immunodetection and RNA-Fluorescence In Situ Hybridization in Preimplantation Mouse Embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merle Fenner</w:t>
+                <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Benc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioaf098⟩</w:t>
+              <w:t xml:space="preserve">Springer protocols handbooks/Springer protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.473-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-5150-6_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058854v1</w:t>
+                <w:t xml:space="preserve">hal-05614723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation of SOCS2 induces structural and functional changes in mammary development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D-organization and spatial localization of chromatin and epigenetic marks linked to nucleolar activity in porcine oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merle Fenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Benc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rosenbaum Bartkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elitsa Ivanova</w:t>
+                <w:t xml:space="preserve">Maria Pihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+                <w:t xml:space="preserve">Martine Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.202332⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioaf098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489636v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription of rRNA in early mouse embryos promotes chromatin reorganization and expression of major satellite repeats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Chebrout</w:t>
+                <w:t xml:space="preserve">Mutation of SOCS2 induces structural and functional changes in mammary development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elitsa Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïmouna Coura Koné</w:t>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Jan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Letheule</w:t>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.258798⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151 (6), pp.dev202332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.202332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642441v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressurized intra-peritoneal aerosol chemotherapy (PIPAC): increased intraperitoneal pressure does not affect distribution patterns but leads to deeper penetration depth of doxorubicin in a sheep model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcription of rRNA in early mouse embryos promotes chromatin reorganization and expression of major satellite repeats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Chebrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïmouna Coura Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Mimouni</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Marie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-021-07955-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.258798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211408v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Changes of Metabolism at the Pronuclear Stage in Mice Influences Skeletal Muscle Phenotype in Adulthood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressurized intra-peritoneal aerosol chemotherapy (PIPAC): increased intraperitoneal pressure does not affect distribution patterns but leads to deeper penetration depth of doxorubicin in a sheep model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Letheule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-021-07955-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973322v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dnajc2 is required for mouse early embryonic development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient Changes of Metabolism at the Pronuclear Stage in Mice Influences Skeletal Muscle Phenotype in Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Letheule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Hélary</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Beauvallet</w:t>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.06.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02624992v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">dnajc2 is required for mouse early embryonic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Milk from dams fed an obesogenic diet combined with a high-fat/high-sugar diet induces long-term abnormal mammary gland development in the rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of animal science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 93 (4), pp.1641-1655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas.2014-8139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1152,387 +1243,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vésicules extra-cellulaires (EVs) de fluide utérin stimulent l’expression de marqueurs de l’implantation dans l’endomètre ovin in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressurized intra-peritoneal aerosol chemotherapy (PIPAC): does increase of level of pneumoperitoneum change distribution pattern and penetration depth of doxorubicin in a sheep model?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action BM 1308 « Sharing Advances on Large Animal Models - SAALAM »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ludwig Maximilians University of Munich (LMU). DEU. European Cooperation in Science and Technology (COST), BEL., Sep 2017, Halle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glial regulation of GnRH neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">John McIntyre Conference Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Biophysical Society (BBS). GBR., Apr 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1542,1155 +1633,1155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depletion of double homeobox proteins in bovine zygotes abolishes blastocyst formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Halstead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soahary Jean-Rene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Narain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Embryo Technology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lima, Peru. 35 (2), pp.161-162, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RDv35n2Ab71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des changements transitoires du métabolisme du zygote chez la souris influencent le phénotype musculaire à l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. 21, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE DES REMANIEMENTS ÉPIGÉNÉTIQUES AU MOMENT DE L'EGA CHEZ LE BOVIN À L'AIDE D'APPROCHES CORRÉLATIVES EN MICROSCOPIE OPTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10emes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids trigger expression of implantation-related markers in ovine endometrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Cellfit annual meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Athènes, Greece. , 2019, 3rd Cellfit Annual Meeting, The extracellular vesicles paradigm of intra and intercellular communication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new culture model of rabbit trophoblastic cells to explore cell function and transplacental transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhaël Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting 2018 CellFit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hvar Island, Croatia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School of Medicine University of Zagreb, Editors Tiziana Brevini, Alireza Fazeli, Ana Katusic, Ana Vidos, Georgia May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109, 2018, Proceedings of CellFit Meeting 2018 « in vitro 3-D Total Cell Guidance and fitness »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new culture model of rabbit trophoblastic cells to explore cell function and transplacental transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhaël Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regenerative medicine: organoids and model species</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution de l’acétate d’uranyle par des sels de lanthanides pour la coloration négative d’échantillons biologiques en microscopie électronique à transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Krupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RMUI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Theix, France. 1p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing pools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinet Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence d’une transition endothéliale/mésenchymateuse dans les lésions vasculaires pulmonaires d’hypertension artérielle pulmonaire par microscopie corrélative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rucker-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de formation du RCCM (Réseau des Centres Communs de Microscopie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Poitiers, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2700,165 +2791,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rDNA nascent transcripts promote a unique spatial organization during mouse early development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maimouna Coura Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2926,51 +3017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C12A2562"/>
+    <w:nsid w:val="C8362002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3157,51 +3248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-letheule" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1436-8151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058854v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Fenner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Benc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rosenbaum Bartkova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pihl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Coura Kon&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Jan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cournut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258798" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211408v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07955-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise H&#233;lary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSJ9KSGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160270v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738029v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Huchon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halstead" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Jean-Rene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Narain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv35n2Ab71" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504598v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cost-cellfit.eu/services/annual-meeting-2018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788443v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791069v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet Charvet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ranchoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rucker-Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Coura Kone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-letheule" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1436-8151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614723v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-5150-6_48" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Fenner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Benc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rosenbaum Bartkova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pihl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf098" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Coura Kon&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Jan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cournut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258798" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211408v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07955-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624992v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise H&#233;lary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSJ9KSGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8139" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738029v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Huchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halstead" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Jean-Rene" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Narain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv35n2Ab71" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738050v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cost-cellfit.eu/services/annual-meeting-2018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788443v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743950v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet Charvet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ranchoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rucker-Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446861v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Coura Kone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>