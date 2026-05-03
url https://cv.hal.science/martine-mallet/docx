--- v0 (2026-04-02)
+++ v1 (2026-05-03)
@@ -870,287 +870,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Ca Fe layered double hydroxide transformation to optimise phosphate removal from waste waters</w:t>
+                <w:t xml:space="preserve">Phosphate removal from water by naturally occurring shale, sandstone, and laterite: The role of iron oxides and of soluble species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muayad Al Jaberi</w:t>
+                <w:t xml:space="preserve">Dan Eude Kpannieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chris Greenwell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelmoula Mustapha</w:t>
+                <w:t xml:space="preserve">Lacina Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105281⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351 (1), pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2018.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508093v1</w:t>
+                <w:t xml:space="preserve">hal-01999508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate removal from water by naturally occurring shale, sandstone, and laterite: The role of iron oxides and of soluble species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Ca Fe layered double hydroxide transformation to optimise phosphate removal from waste waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muayad Al Jaberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Eude Kpannieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Mallet</w:t>
+                <w:t xml:space="preserve">H. Chris Greenwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lacina Coulibaly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">Abdelmoula Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 351 (1), pp.37-47. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 182, pp.105281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2018.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999508v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of dolomite composition and reactivity during biomass gasification</w:t>
               </w:r>
@@ -1511,161 +1511,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective direct desulfurization way (DDS) with CoMoS supported over mesostructured titania for the deep hydrodesulfurization of 4,6-dimethydibenzothiophene</w:t>
+                <w:t xml:space="preserve">Removal of phosphate by shale from Ivory Coast in homogeneous reactor and hydrodynamic conditions: influence of soluble species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam Naboulsi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+                <w:t xml:space="preserve">D. Kpannieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Linares Aponte</w:t>
+                <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvette Brunet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 563, pp.91-97. </w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2018.06.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2018.064118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129754v1</w:t>
+                <w:t xml:space="preserve">hal-02000244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate control of the covalent functionalization of single-walled carbon nanotubes for the electro-enzymatically controlled oxidation of biomolecules</w:t>
               </w:r>
@@ -1779,157 +1775,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of phosphate by shale from Ivory Coast in homogeneous reactor and hydrodynamic conditions: influence of soluble species</w:t>
+                <w:t xml:space="preserve">Selective direct desulfurization way (DDS) with CoMoS supported over mesostructured titania for the deep hydrodesulfurization of 4,6-dimethydibenzothiophene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kpannieu</w:t>
+                <w:t xml:space="preserve">Issam Naboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ruby</w:t>
+                <w:t xml:space="preserve">Carlos Linares Aponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Coulibaly</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvette Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 563, pp.91-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2018.064118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2018.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000244v1</w:t>
+                <w:t xml:space="preserve">hal-02129754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphate removal from aqueous solutions using zero valent iron (ZVI): Influence of solution composition and ZVI aging</w:t>
               </w:r>
@@ -2463,51 +2463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis process and hydrodynamic behavior of a new filtration material for passive wastewater dephosphatation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2838,307 +2838,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical transformation of ferrihydrite coating into green rust followed by Raman and X-ray photoelectron spectroscopies</w:t>
+                <w:t xml:space="preserve">Surface chemical characterization of different pyrite size fractions for flotation purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hella Boumaiza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Renard</w:t>
+                <w:t xml:space="preserve">Vincent Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Grégoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Mallet</w:t>
+                <w:t xml:space="preserve">M. Kongolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzaazoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19443994.2013.852135⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mineral Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.minpro.2012.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497919v1</w:t>
+                <w:t xml:space="preserve">hal-01301170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface chemical characterization of different pyrite size fractions for flotation purposes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical transformation of ferrihydrite coating into green rust followed by Raman and X-ray photoelectron spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Barres</w:t>
+                <w:t xml:space="preserve">Hella Boumaiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Naille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mineral Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.minpro.2012.10.004⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (4), pp.1031-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2013.852135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01301170v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of phosphate adsorption onto ferrihydrite by X-ray Photoelectron Spectroscopy</w:t>
               </w:r>
@@ -3150,51 +3150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3439,51 +3439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Despas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4652,289 +4652,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS study of Fe(II)Fe(III) (oxy)hydroxycarbonate green rust compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adhesion of Campylobacter jejuni and Mycobacterium avium onto polyethylene terephtalate (PET) used for bottled waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane-Aurore Tatchou-Nyamsi-König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme F.L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.2758⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (19), pp.4751-4760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2008.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346210v1</w:t>
+                <w:t xml:space="preserve">hal-02059714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion of Campylobacter jejuni and Mycobacterium avium onto polyethylene terephtalate (PET) used for bottled waters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XPS study of Fe(II)Fe(III) (oxy)hydroxycarbonate green rust compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varsha Khare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42 (19), pp.4751-4760. </w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (3-4), pp.323-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2008.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sia.2758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059714v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrite oxidation in acidic medium: overall reaction pathway</w:t>
               </w:r>
@@ -5050,51 +5050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 181 (1), pp.81 - 89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5134,285 +5134,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Cr(VI) reduction by pyrite: Speciation and characterisation of the solid phases by X-ray photoelectron, Raman and X-ray absorption spectroscopies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of pyrite oxidation by hexavalent chromium: Solution species and surface chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Humbert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.09.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 316 (2), pp.531 - 540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848701v1</w:t>
+                <w:t xml:space="preserve">hal-01848951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of pyrite oxidation by hexavalent chromium: Solution species and surface chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aqueous Cr(VI) reduction by pyrite: Speciation and characterisation of the solid phases by X-ray photoelectron, Raman and X-ray absorption spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 316 (2), pp.531 - 540. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (13), pp.3257 - 3271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848951v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogenic hydroxysulfate green rust, a potential electron acceptor for SRB activity</w:t>
               </w:r>
@@ -6304,414 +6304,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface charge on adsorption of a hydrophobic peptide onto a carbon surface by capacitance measurements</w:t>
+                <w:t xml:space="preserve">Impedance measurements for determination of pore texture of a carbon membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pagetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 149 (2), pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0376-7388(98)00186-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0927-7757(98)00517-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346009v1</w:t>
+                <w:t xml:space="preserve">hal-02346013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance measurements for determination of pore texture of a carbon membrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of two electrokinetic methods – electroosmosis and streaming potential – to determine the zeta-potential of plane ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C Reggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pagetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 149 (2), pp.143-150. </w:t>
+              <w:t xml:space="preserve">, 1998, 143 (1-2), pp.189-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0376-7388(98)00186-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0376-7388(97)00340-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346013v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two electrokinetic methods – electroosmosis and streaming potential – to determine the zeta-potential of plane ceramic membranes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of surface charge on adsorption of a hydrophobic peptide onto a carbon surface by capacitance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C Reggiani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">J.C. Reggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pagetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 143 (1-2), pp.189-195. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 144 (1-3), pp.35-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0376-7388(97)00340-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0927-7757(98)00517-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346016v1</w:t>
+                <w:t xml:space="preserve">hal-02346009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of electrokinetic properties of plate ceramic membranes by electroosmosis and streaming potential</w:t>
               </w:r>
@@ -6736,51 +6736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pagetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6878,64 +6878,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Reggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pagetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 128, pp.243-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6986,64 +6986,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Reggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pagetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 123 (2), pp.255-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7240,338 +7240,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption des anions phosphate par des géomatériaux de Côte d'Ivoire (schiste ardoisier, grès, latérite)</w:t>
+                <w:t xml:space="preserve">Shale Of The Ivory Coast As A Filtration Material For Phosphate Removal From Waste Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D E Kpannieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Coulibaly</w:t>
+                <w:t xml:space="preserve">Eude Kpannieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Ruby</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacina Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39èmes Journées du Groupe Francophone de Spectrométrie Mössbauer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Béni-Mellal, Maroc</w:t>
+              <w:t xml:space="preserve">XVI International Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737067v1</w:t>
+                <w:t xml:space="preserve">hal-01615399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shale Of The Ivory Coast As A Filtration Material For Phosphate Removal From Waste Water</w:t>
+                <w:t xml:space="preserve">Sorption des anions phosphate par des géomatériaux de Côte d'Ivoire (schiste ardoisier, grès, latérite)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eude Kpannieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Mallet</w:t>
+                <w:t xml:space="preserve">D E Kpannieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International Clay Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t>
+              <w:t xml:space="preserve">39èmes Journées du Groupe Francophone de Spectrométrie Mössbauer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Béni-Mellal, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615399v1</w:t>
+                <w:t xml:space="preserve">hal-01737067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'adsorption des ions phosphates en réacteurs batch et colonne par du schiste ardoisier de côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eude Kpannieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacina Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Conférence de Physique-Chimie CPC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7788,51 +7788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boursiquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmoula Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8052,51 +8052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolantenaina Rakotomalala Robinson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.127285" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893779v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.111066" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jyun Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Roberts" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stena Peterson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scudiero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131763" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03162218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jonas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c03212" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2020.1782714" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Al Jaberi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chris Greenwell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mustapha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105281" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Eude Kpannieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacina Coulibaly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.09.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Olcese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bettahar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.12.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Geneyton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O. Filippov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Menad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.04.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.06.033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02129754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Naboulsi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Linares Aponte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Brunet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.06.033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Allali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.257" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000244v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kpannieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulibaly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2018.064118" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sleiman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Wazne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.11.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Naille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944106999160603125459" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H. Lara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia J. Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vazquez-Arenas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5560-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02129762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.04.054" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05DHMKSC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188228v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Naille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.07.064" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497210v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos G. Monroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Azucena Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3540-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Escobedo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ramirez-Aldaba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150421001409" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497919v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Boumaiza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.852135" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derycke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kongolo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaazoua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2012.10.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6L1671S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503750v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barthelemy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.06.049" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NC67C2N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Waldbock" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1337" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Despas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.06.038" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGJ73SMP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941822v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC5JCG04-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Saad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102315h" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Chakraborty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Bardelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Varma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.11.030" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FKTRWKC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760553v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;pine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jezequel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3465308" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564806v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Favre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjan Banerjee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas C. Scheinost" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903493n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Naille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Boivin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banerjee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Scheinost" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3ZBX3KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952991v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Khare" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Blumers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.01.033" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M6MCVZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346210v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2758" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4535F4C45E5AD7D58159B89839E7642F922C4E80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059714v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane-Aurore Tatchou-Nyamsi-K&#246;nig" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.09.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RTWHQJG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346212v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2720" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01827798v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mullet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillemin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.10.026" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQR4SD2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848701v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.09.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T58J494-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848951v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.08.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14SJMZVX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522385v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huguet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jgca.2007.08.025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346186v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es050717s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JX3JN169-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boursiquot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.06.013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWN1ZMG5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048794v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie G&#233;nin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00805-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRK319MN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346185v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.1303" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4CB827BA9A5902AEA71BF3E70B1F17E3A45CF18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046727v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boursiquot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Ehrhardt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002690100193" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B82320412130146F53F65184630CB37E345F64AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02345995v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fievet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szymczyk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foissy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;c. Reggiani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(99)00006-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BSX53SF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346009v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Reggiani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pagetti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00517-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2N2T18Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346013v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(98)00186-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ1FL343-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346016v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Reggiani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(97)00340-2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-851F2WKV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346003v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pagetti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(98)00174-X" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SZ4W574-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684082v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346181v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fievet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(96)00220-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6H7WSBT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749189v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fechtali Moute" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sedji" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737067v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Kpannieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615399v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eude Kpannieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737085v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511522v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.84" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048814v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. R Genin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolantenaina Rakotomalala Robinson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.127285" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893779v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.111066" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jyun Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Roberts" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stena Peterson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scudiero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131763" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03162218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jonas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c03212" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2020.1782714" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Eude Kpannieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacina Coulibaly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.09.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Al Jaberi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chris Greenwell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mustapha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105281" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Olcese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bettahar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.12.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Geneyton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O. Filippov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Menad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.04.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.06.033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kpannieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulibaly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2018.064118" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Allali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.257" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02129754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Naboulsi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Linares Aponte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Brunet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.06.033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sleiman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Wazne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.11.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Naille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944106999160603125459" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H. Lara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia J. Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vazquez-Arenas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5560-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02129762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.04.054" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05DHMKSC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188228v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Naille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.07.064" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497210v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos G. Monroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Azucena Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3540-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Escobedo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ramirez-Aldaba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150421001409" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301170v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derycke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kongolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaazoua" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2012.10.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6L1671S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497919v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Boumaiza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.852135" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503750v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barthelemy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.06.049" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NC67C2N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Waldbock" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1337" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Despas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.06.038" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGJ73SMP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941822v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC5JCG04-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Saad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102315h" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Chakraborty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Bardelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Varma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.11.030" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FKTRWKC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760553v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;pine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jezequel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3465308" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564806v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Favre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjan Banerjee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas C. Scheinost" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903493n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Naille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Boivin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banerjee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Scheinost" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3ZBX3KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952991v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Khare" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Blumers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.01.033" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M6MCVZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059714v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane-Aurore Tatchou-Nyamsi-K&#246;nig" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.09.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RTWHQJG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346210v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2758" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4535F4C45E5AD7D58159B89839E7642F922C4E80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346212v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2720" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01827798v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mullet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillemin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.10.026" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQR4SD2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848951v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.08.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14SJMZVX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.09.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T58J494-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522385v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huguet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jgca.2007.08.025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346186v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es050717s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JX3JN169-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boursiquot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.06.013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWN1ZMG5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048794v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie G&#233;nin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00805-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRK319MN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346185v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.1303" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4CB827BA9A5902AEA71BF3E70B1F17E3A45CF18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046727v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boursiquot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Ehrhardt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002690100193" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B82320412130146F53F65184630CB37E345F64AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02345995v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fievet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szymczyk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foissy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;c. Reggiani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(99)00006-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BSX53SF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346013v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pagetti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(98)00186-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ1FL343-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346016v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Reggiani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(97)00340-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-851F2WKV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346009v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Reggiani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00517-2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2N2T18Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346003v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pagetti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(98)00174-X" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SZ4W574-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684082v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346181v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fievet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(96)00220-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6H7WSBT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749189v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fechtali Moute" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sedji" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615399v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eude Kpannieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737067v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Kpannieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737085v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511522v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.84" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048814v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. R Genin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>