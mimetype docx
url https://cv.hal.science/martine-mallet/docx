--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2457,408 +2457,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis process and hydrodynamic behavior of a new filtration material for passive wastewater dephosphatation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Ruby</w:t>
+                <w:t xml:space="preserve">Environmental Conditions Affecting Iron Sulfides Reactivity and Transformation of Iron Oxyhydroxide Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René H. Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Barthélémy</w:t>
+                <w:t xml:space="preserve">Miguel A. Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hanna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Naille</w:t>
+                <w:t xml:space="preserve">Hugo Ramirez-Aldaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.07.064⟩</w:t>
+              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (3), pp.225-232(8). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1877944105666150421001409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188228v1</w:t>
+                <w:t xml:space="preserve">hal-01501257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of iron sulfides weathering under simulated calcareous soil conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René H. Lara</w:t>
+                <w:t xml:space="preserve">Synthesis process and hydrodynamic behavior of a new filtration material for passive wastewater dephosphatation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos G. Monroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Dossot</w:t>
+                <w:t xml:space="preserve">K. Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma Azucena González</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Naille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 73 (4), pp.1849 - 1869. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.168-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-014-3540-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497210v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Conditions Affecting Iron Sulfides Reactivity and Transformation of Iron Oxyhydroxide Compounds</w:t>
+                <w:t xml:space="preserve">An experimental study of iron sulfides weathering under simulated calcareous soil conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René H. Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos G. Monroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel A. Escobedo</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Ramirez-Aldaba</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ma Azucena González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (3), pp.225-232(8). </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73 (4), pp.1849 - 1869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1877944105666150421001409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-014-3540-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501257v1</w:t>
+                <w:t xml:space="preserve">hal-01497210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface chemical characterization of different pyrite size fractions for flotation purposes</w:t>
               </w:r>
@@ -3260,303 +3260,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-wall carbon nanotubes covalently functionalized by ferrocene groups for bioelectrochemical devices.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronika Urbanova</w:t>
+                <w:t xml:space="preserve">Carbonated ferric green rust as a new material for efficient phosphate removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Mamane</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Despas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 384 (1), pp.121 - 127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.06.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/opl.2012.1337⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445352v1</w:t>
+                <w:t xml:space="preserve">hal-01795606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonated ferric green rust as a new material for efficient phosphate removal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Naille</w:t>
+                <w:t xml:space="preserve">Few-wall carbon nanotubes covalently functionalized by ferrocene groups for bioelectrochemical devices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Allali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Urbanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Despas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Waldbock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.06.038⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1451, pp.111-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.1337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795606v1</w:t>
+                <w:t xml:space="preserve">hal-02445352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent functionalization of few-wall carbon nanotubes by ferrocene derivatives for bioelectrochemical devices</w:t>
               </w:r>
@@ -3568,64 +3568,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Urbanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Waldbock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3682,303 +3682,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray photoelectron spectroscopy for wheat powders: measurement of surface chemical composition</w:t>
+                <w:t xml:space="preserve">Spectroscopic studies of arsenic retention onto biotite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustafa Saad</w:t>
+                <w:t xml:space="preserve">Sudipta Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gaiani</w:t>
+                <w:t xml:space="preserve">Fabrizio Bardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Scher</w:t>
+                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cuq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shikha Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (5), pp.1527-1540. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 281 (1-2), pp.83-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf102315h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506083v1</w:t>
+                <w:t xml:space="preserve">insu-00679753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic studies of arsenic retention onto biotite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray photoelectron spectroscopy for wheat powders: measurement of surface chemical composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Bardelli</w:t>
+                <w:t xml:space="preserve">Moustafa Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shikha Varma</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.11.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (5), pp.1527-1540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf102315h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00679753v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth analysis of boron diffusion in MgO/CoFeB bilayer by x-ray photoelectron spectroscopy</w:t>
               </w:r>
@@ -4098,51 +4098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U(VI) Sorption and Reduction by Fe(II) Sorbed on Montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudipta Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4366,51 +4366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic investigations of uranyl reduction by Fe-bearing clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudipta Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4652,289 +4652,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion of Campylobacter jejuni and Mycobacterium avium onto polyethylene terephtalate (PET) used for bottled waters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XPS study of Fe(II)Fe(III) (oxy)hydroxycarbonate green rust compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varsha Khare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2008.09.009⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (3-4), pp.323-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.2758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059714v1</w:t>
+                <w:t xml:space="preserve">hal-02346210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS study of Fe(II)Fe(III) (oxy)hydroxycarbonate green rust compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adhesion of Campylobacter jejuni and Mycobacterium avium onto polyethylene terephtalate (PET) used for bottled waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane-Aurore Tatchou-Nyamsi-König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme F.L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40 (3-4), pp.323-328. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (19), pp.4751-4760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sia.2758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2008.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346210v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrite oxidation in acidic medium: overall reaction pathway</w:t>
               </w:r>
@@ -5018,401 +5018,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation and deprotonation of synthetic FeII–FeIII (oxy)hydroxycarbonate Green Rust: An X-ray photoelectron study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Ruby</w:t>
+                <w:t xml:space="preserve">Investigation of pyrite oxidation by hexavalent chromium: Solution species and surface chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2007.10.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 316 (2), pp.531 - 540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827798v1</w:t>
+                <w:t xml:space="preserve">hal-01848951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of pyrite oxidation by hexavalent chromium: Solution species and surface chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aqueous Cr(VI) reduction by pyrite: Speciation and characterisation of the solid phases by X-ray photoelectron, Raman and X-ray absorption spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 316 (2), pp.531 - 540. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (13), pp.3257 - 3271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848951v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Cr(VI) reduction by pyrite: Speciation and characterisation of the solid phases by X-ray photoelectron, Raman and X-ray absorption spectroscopies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation and deprotonation of synthetic FeII–FeIII (oxy)hydroxycarbonate Green Rust: An X-ray photoelectron study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Michot</w:t>
+                <w:t xml:space="preserve">M. Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+                <w:t xml:space="preserve">Y. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 71 (13), pp.3257 - 3271. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 181 (1), pp.81 - 89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2007.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848701v1</w:t>
+                <w:t xml:space="preserve">hal-01827798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogenic hydroxysulfate green rust, a potential electron acceptor for SRB activity</w:t>
               </w:r>
@@ -5450,51 +5450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 71 (22), pp.5450-5462. </w:t>
@@ -5758,328 +5758,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface chemistry and structural properties of mackinawite prepared by reaction of sulfide ions with metallic iron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XPS study of the reaction of chromium (VI) with mackinawite (FeS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boursiquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mullet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 34 (1), pp.293-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.1303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00805-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048794v1</w:t>
+                <w:t xml:space="preserve">hal-02346185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS study of the reaction of chromium (VI) with mackinawite (FeS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface chemistry and structural properties of mackinawite prepared by reaction of sulfide ions with metallic iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boursiquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Mullet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 34 (1), pp.293-297. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (5), pp.829-836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sia.1303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00805-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346185v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dry oxidation of tetragonal FeS 1- x mackinawite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boursiquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6164,51 +6164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and accurate determination of the point of zero charge of ceramic membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6323,51 +6323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impedance measurements for determination of pore texture of a carbon membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pagetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6452,51 +6452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6581,51 +6581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surface charge on adsorption of a hydrophobic peptide onto a carbon surface by capacitance measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6723,51 +6723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6839,51 +6839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the adsorption of a hydrophobic peptide onto carbon surfaces by capacitance measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6960,51 +6960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface electrochemical properties of mixed oxide ceramic membranes: Zeta-potential and surface charge density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7762,51 +7762,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mossbauer and X-ray diffraction study of mackinawite FeS1-x air oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boursiquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8052,51 +8052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolantenaina Rakotomalala Robinson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.127285" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893779v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.111066" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jyun Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Roberts" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stena Peterson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scudiero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131763" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03162218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jonas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c03212" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2020.1782714" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Eude Kpannieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacina Coulibaly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.09.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Al Jaberi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chris Greenwell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mustapha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105281" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Olcese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bettahar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.12.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Geneyton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O. Filippov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Menad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.04.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.06.033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kpannieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulibaly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2018.064118" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Allali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.257" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02129754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Naboulsi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Linares Aponte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Brunet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.06.033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sleiman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Wazne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.11.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Naille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944106999160603125459" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H. Lara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia J. Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vazquez-Arenas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5560-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02129762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.04.054" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05DHMKSC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188228v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Naille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.07.064" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497210v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos G. Monroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Azucena Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3540-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Escobedo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ramirez-Aldaba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150421001409" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301170v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derycke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kongolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaazoua" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2012.10.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6L1671S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497919v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Boumaiza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.852135" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503750v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barthelemy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.06.049" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NC67C2N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Waldbock" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1337" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Despas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.06.038" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGJ73SMP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941822v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC5JCG04-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Saad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102315h" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Chakraborty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Bardelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Varma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.11.030" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FKTRWKC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760553v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;pine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jezequel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3465308" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564806v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Favre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjan Banerjee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas C. Scheinost" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903493n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Naille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Boivin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banerjee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Scheinost" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3ZBX3KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952991v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Khare" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Blumers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.01.033" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M6MCVZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059714v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane-Aurore Tatchou-Nyamsi-K&#246;nig" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.09.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RTWHQJG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346210v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2758" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4535F4C45E5AD7D58159B89839E7642F922C4E80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346212v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2720" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01827798v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mullet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillemin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.10.026" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQR4SD2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848951v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.08.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14SJMZVX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.09.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T58J494-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522385v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huguet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jgca.2007.08.025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346186v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es050717s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JX3JN169-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boursiquot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.06.013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWN1ZMG5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048794v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie G&#233;nin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00805-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRK319MN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346185v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.1303" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4CB827BA9A5902AEA71BF3E70B1F17E3A45CF18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046727v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boursiquot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Ehrhardt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002690100193" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B82320412130146F53F65184630CB37E345F64AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02345995v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fievet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szymczyk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foissy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;c. Reggiani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(99)00006-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BSX53SF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346013v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pagetti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(98)00186-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ1FL343-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346016v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Reggiani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(97)00340-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-851F2WKV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346009v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Reggiani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00517-2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2N2T18Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346003v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pagetti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(98)00174-X" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SZ4W574-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684082v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346181v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fievet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(96)00220-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6H7WSBT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749189v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fechtali Moute" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sedji" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615399v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eude Kpannieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737067v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Kpannieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737085v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511522v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.84" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048814v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. R Genin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolantenaina Rakotomalala Robinson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.127285" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893779v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.111066" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jyun Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Roberts" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stena Peterson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scudiero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131763" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03162218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jonas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c03212" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2020.1782714" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Eude Kpannieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacina Coulibaly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.09.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Al Jaberi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chris Greenwell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mustapha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105281" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Olcese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bettahar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.12.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Geneyton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O. Filippov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Menad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.04.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.06.033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kpannieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulibaly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2018.064118" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Allali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.257" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02129754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Naboulsi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Linares Aponte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Brunet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.06.033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sleiman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Wazne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.11.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Naille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944106999160603125459" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H. Lara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia J. Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vazquez-Arenas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5560-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02129762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.04.054" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05DHMKSC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501257v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Escobedo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ramirez-Aldaba" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150421001409" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Naille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.07.064" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497210v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos G. Monroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Azucena Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3540-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301170v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derycke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kongolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaazoua" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2012.10.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6L1671S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497919v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Boumaiza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.852135" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503750v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barthelemy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.06.049" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NC67C2N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795606v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Despas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.06.038" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGJ73SMP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445352v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Waldbock" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1337" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941822v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC5JCG04-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679753v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Chakraborty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Bardelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Varma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.11.030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FKTRWKC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506083v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Saad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102315h" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760553v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;pine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jezequel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3465308" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564806v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Favre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjan Banerjee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas C. Scheinost" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903493n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Naille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Boivin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banerjee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Scheinost" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3ZBX3KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952991v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Khare" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Blumers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.01.033" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M6MCVZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346210v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2758" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4535F4C45E5AD7D58159B89839E7642F922C4E80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059714v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane-Aurore Tatchou-Nyamsi-K&#246;nig" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.09.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RTWHQJG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346212v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2720" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848951v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.08.011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14SJMZVX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.09.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T58J494-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01827798v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mullet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillemin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.10.026" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQR4SD2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522385v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huguet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jgca.2007.08.025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346186v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es050717s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JX3JN169-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boursiquot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.06.013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWN1ZMG5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346185v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.1303" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4CB827BA9A5902AEA71BF3E70B1F17E3A45CF18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048794v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie G&#233;nin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00805-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRK319MN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046727v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boursiquot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Ehrhardt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002690100193" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B82320412130146F53F65184630CB37E345F64AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02345995v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fievet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szymczyk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foissy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;c. Reggiani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(99)00006-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BSX53SF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346013v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pagetti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(98)00186-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ1FL343-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346016v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Reggiani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(97)00340-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-851F2WKV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346009v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Reggiani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00517-2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2N2T18Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346003v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pagetti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(98)00174-X" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SZ4W574-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684082v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346181v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fievet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(96)00220-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6H7WSBT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749189v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fechtali Moute" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sedji" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615399v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eude Kpannieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737067v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Kpannieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737085v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511522v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.84" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048814v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. R Genin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>