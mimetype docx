--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -857,287 +857,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection time controls the final morphology of nanocrystals during in situ-seeding synthesis of silver nanodisks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Sensor with Increased Lifetime Based on a Mixed Diazonium Thick Film/Gold Nanoparticles Interface for Hg(II) Trace Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fezai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Gestraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roblin</w:t>
+                <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey F. Morris</w:t>
+                <w:t xml:space="preserve">Pierre Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Hallez</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ce01854a⟩</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201900434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869704v1</w:t>
+                <w:t xml:space="preserve">hal-02379936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Sensor with Increased Lifetime Based on a Mixed Diazonium Thick Film/Gold Nanoparticles Interface for Hg(II) Trace Detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Injection time controls the final morphology of nanocrystals during in situ-seeding synthesis of silver nanodisks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gros</w:t>
+                <w:t xml:space="preserve">Cecilia Gestraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey F. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Evrard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (1), pp.1-6. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (10), pp.1769-1778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.201900434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9ce01854a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379936v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational changes influence clogging behavior of micrometer-sized microgels in idealized multiple constrictions</w:t>
               </w:r>
@@ -2052,235 +2052,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Electrostatics of Hollow Shell Suspensions: Ion Distribution, Pair Interactions, and Many-Body Effects</w:t>
+                <w:t xml:space="preserve">The continuous modeling of charge-stabilized colloidal suspensions in shear flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Gergianakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b02730⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 60 (n° 6), pp. 1317-1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.4964895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390506v1</w:t>
+                <w:t xml:space="preserve">hal-01392284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The continuous modeling of charge-stabilized colloidal suspensions in shear flows</w:t>
+                <w:t xml:space="preserve">Modeling the Electrostatics of Hollow Shell Suspensions: Ion Distribution, Pair Interactions, and Many-Body Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 60 (n° 6), pp. 1317-1329. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 32 (n° 40), pp. 10430-10444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/1.4964895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b02730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392284v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration of precipitated silica aggregates: Length scales, percolation threshold and yielding behaviour</w:t>
               </w:r>
@@ -3805,295 +3805,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From colloidal dispersions to colloidal pastesthrough solid–liquid separation processes</w:t>
+                <w:t xml:space="preserve">From colloidal dispersions to colloidal pastes through solid/liquid separation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Persello</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert Botet</w:t>
+                <w:t xml:space="preserve">J. Persello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Botet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 77 (8), pp.1369-1394. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+              <w:t xml:space="preserve">, 2005, 77, pp.1369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1351/pac200577081369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600448v1</w:t>
+                <w:t xml:space="preserve">hal-00014519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From colloidal dispersions to colloidal pastes through solid/liquid separation processes</w:t>
+                <w:t xml:space="preserve">From colloidal dispersions to colloidal pastesthrough solid–liquid separation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Botet</w:t>
+                <w:t xml:space="preserve">J Persello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Botet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 77, pp.1369. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+              <w:t xml:space="preserve">, 2005, 77 (8), pp.1369-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1351/pac200577081369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014519v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of high hydraulic resistance for filter cakes of deformable particles: cell-bed deformation or surface-layer effect?</w:t>
               </w:r>
@@ -4306,355 +4306,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration of yeast suspensions: experimental observations and modelling of dead-end filtration with a compressible cake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VISCOSITY OF CONCENTRATED SUSPENSIONS: INFLUENCE OF CLUSTER FORMATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Starov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zhdanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aimar</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 96 (1-3), pp.279-293</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323089v1</w:t>
+                <w:t xml:space="preserve">hal-00323082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VISCOSITY OF CONCENTRATED SUSPENSIONS: INFLUENCE OF CLUSTER FORMATION</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Zhdanov</w:t>
+                <w:t xml:space="preserve">Modelling of filtration: from the polarised layer to deposit formation and compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Molle</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 145, pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00399-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323082v1</w:t>
+                <w:t xml:space="preserve">hal-00201115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of filtration: from the polarised layer to deposit formation and compaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filtration of yeast suspensions: experimental observations and modelling of dead-end filtration with a compressible cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Clifton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 145, pp.139-146. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 147 (1-3), pp.19-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00565-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00399-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00201115v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cake collapse in pressure filtration</w:t>
               </w:r>
@@ -5335,77 +5335,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel electrochemical sensor for Hg(II) trace detection in natural waters based on a glassy carbon electrode functionalized by Gold nanoparticles and diazonium salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ElecNano 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5443,77 +5443,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold nanoparticles electrodeposition on functionalized glassy carbon electrode for Hg(II) trace sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th topical meeting of the International Society of Electrochemistry (ISE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, MERIDA, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5551,77 +5551,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold nanoparticles electrodeposition for Hg(II) trace detection: Design and optimization of a new sensitive electrochemical sensor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th annual meeting of the International Society of Electrochemistry (ISE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Durban South Africa, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5659,77 +5659,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New electrochemical sensor based on gold nanoparticles modified electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Mercury as a Global Pollutant (ICMGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Cracovie (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5767,77 +5767,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New electrochemical sensor for Hg(II) trace detection in natural waters: Electrode functionalization with gold nanoparticles and diazonium salts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">235th meeting of The Electrochemical Society (ECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Dallas (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7373,217 +7373,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive behaviour of micrometer-sized methacrylated dextran microgels</w:t>
+                <w:t xml:space="preserve">Compressive behavior of polydisperse suspensions of permeable and deformable microgels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabella Bouhid de Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Colloids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands. 2015</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentrés (AMC2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Carry le Rouet, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269163v1</w:t>
+                <w:t xml:space="preserve">hal-01603305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive behavior of polydisperse suspensions of permeable and deformable microgels</w:t>
+                <w:t xml:space="preserve">Compressive behaviour of micrometer-sized methacrylated dextran microgels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabella Bouhid de Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentrés (AMC2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Carry le Rouet, France. 2015</w:t>
+              <w:t xml:space="preserve">5. International Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603305v1</w:t>
+                <w:t xml:space="preserve">hal-01269163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane filtration of soft and permeable objects: the quest for general rules and guidelines</w:t>
               </w:r>
@@ -8304,51 +8304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Tyagi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Amico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Pu Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.09.249" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC01087F" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fezai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Virolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Kacimi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dustou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunya El Boutaybi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijel/6078280" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mamfoumbi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine MEIRELES" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC00362K" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labalette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Praga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM02081H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gestraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F. Morris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01854a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201900434" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290262v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Bouhid de Aguiar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schro&#235;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45791-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39820-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11676-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11712-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.064" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02209" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Granado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne Gervais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desclaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20964/2017.07.44" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Laar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sprakel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10788-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390506v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02730" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Gergianakis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4964895" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deka Moussa Ragueh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gummel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.10.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Estachy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.04.030" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250376v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sambasene Diatta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501265k" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Seto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Botet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter K. Auernhammer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4817436" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2010.10.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Reba&#239;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baclet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CHERD.2009.08.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548814v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MEMSCI.2009.09.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663282v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CES.2010.01.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Rami" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02681.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPQ7KW8N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grenier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.06.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Madeline" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourgerette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schweins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la062520z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thibault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.06.059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leli&#232;vre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600448v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Persello" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac200577081369" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Persello" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323043v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Molle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Clifton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2004.06.040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323069v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lavoute" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-002-0310-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q2BD8L1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323089v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00565-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXS6SFR9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323082v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Starov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zhdanov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201115v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00399-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Antelmi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0104471" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZMHBNG2S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(00)00394-X" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ0GS8HF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780384v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Keita" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780358v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767281v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio da Cunha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ferreira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751316v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751224v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751262v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751272v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751247v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lange" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104914v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courteille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Clifton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335875v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351946v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763373v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meireles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201118v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351965v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201727v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vayssieres" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Pommier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201724v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201741v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201742v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sanchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Faizy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Yassitepe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603292v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269163v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603305v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886360v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605604v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065133v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Slaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201629v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Tyagi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Amico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Pu Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.09.249" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC01087F" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fezai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Virolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Kacimi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dustou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunya El Boutaybi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijel/6078280" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mamfoumbi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine MEIRELES" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC00362K" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labalette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Praga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM02081H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201900434" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gestraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F. Morris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01854a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290262v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Bouhid de Aguiar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schro&#235;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45791-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39820-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11676-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11712-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.064" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02209" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Granado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne Gervais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desclaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20964/2017.07.44" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Laar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sprakel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10788-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392284v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Gergianakis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4964895" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02730" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deka Moussa Ragueh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gummel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.10.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Estachy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.04.030" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250376v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sambasene Diatta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501265k" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Seto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Botet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter K. Auernhammer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4817436" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2010.10.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Reba&#239;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baclet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CHERD.2009.08.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548814v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MEMSCI.2009.09.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663282v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CES.2010.01.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Rami" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02681.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPQ7KW8N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grenier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.06.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Madeline" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourgerette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schweins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la062520z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thibault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.06.059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leli&#232;vre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014519v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Persello" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac200577081369" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600448v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Persello" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323043v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Molle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Clifton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2004.06.040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323069v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lavoute" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-002-0310-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q2BD8L1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323082v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Starov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zhdanov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201115v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00399-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323089v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00565-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXS6SFR9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Antelmi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0104471" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZMHBNG2S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(00)00394-X" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ0GS8HF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780384v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Keita" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780358v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767281v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio da Cunha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ferreira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751316v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751224v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751262v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751272v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751247v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lange" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104914v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courteille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Clifton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335875v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351946v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763373v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meireles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201118v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351965v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201727v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vayssieres" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Pommier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201724v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201741v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201742v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sanchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Faizy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Yassitepe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603292v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603305v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269163v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886360v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605604v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065133v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Slaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201629v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>