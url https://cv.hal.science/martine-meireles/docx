--- v1 (2026-04-11)
+++ v2 (2026-05-09)
@@ -857,287 +857,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Sensor with Increased Lifetime Based on a Mixed Diazonium Thick Film/Gold Nanoparticles Interface for Hg(II) Trace Detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Injection time controls the final morphology of nanocrystals during in situ-seeding synthesis of silver nanodisks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childérick Séverac</w:t>
+                <w:t xml:space="preserve">Cecilia Gestraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gros</w:t>
+                <w:t xml:space="preserve">Jeffrey F. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Evrard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elan.201900434⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (10), pp.1769-1778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9ce01854a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379936v1</w:t>
+                <w:t xml:space="preserve">hal-02869704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection time controls the final morphology of nanocrystals during in situ-seeding synthesis of silver nanodisks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Sensor with Increased Lifetime Based on a Mixed Diazonium Thick Film/Gold Nanoparticles Interface for Hg(II) Trace Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fezai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Childérick Séverac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Gestraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roblin</w:t>
+                <w:t xml:space="preserve">Pierre Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey F. Morris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Hallez</w:t>
+                <w:t xml:space="preserve">David Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (10), pp.1769-1778. </w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9ce01854a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/elan.201900434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869704v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational changes influence clogging behavior of micrometer-sized microgels in idealized multiple constrictions</w:t>
               </w:r>
@@ -2052,235 +2052,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The continuous modeling of charge-stabilized colloidal suspensions in shear flows</w:t>
+                <w:t xml:space="preserve">Modeling the Electrostatics of Hollow Shell Suspensions: Ion Distribution, Pair Interactions, and Many-Body Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/1.4964895⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 32 (n° 40), pp. 10430-10444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b02730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392284v1</w:t>
+                <w:t xml:space="preserve">hal-01390506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Electrostatics of Hollow Shell Suspensions: Ion Distribution, Pair Interactions, and Many-Body Effects</w:t>
+                <w:t xml:space="preserve">The continuous modeling of charge-stabilized colloidal suspensions in shear flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Gergianakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 32 (n° 40), pp. 10430-10444. </w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 60 (n° 6), pp. 1317-1329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b02730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1122/1.4964895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390506v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration of precipitated silica aggregates: Length scales, percolation threshold and yielding behaviour</w:t>
               </w:r>
@@ -2845,51 +2845,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clogging modeling in pleated filters for gas filtration</w:t>
+                <w:t xml:space="preserve">A semi-analytical model for gas flow in pleated filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Rebaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prat</w:t>
@@ -2920,303 +2920,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 88 (4), pp.476-486. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (9), pp.2835-2846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.CHERD.2009.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.CES.2010.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474360v1</w:t>
+                <w:t xml:space="preserve">hal-02663282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of ultrafiltration membranes against size exclusion chromatography columns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aimar</w:t>
+                <w:t xml:space="preserve">Clogging modeling in pleated filters for gas filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Rebaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, vol. 346 (n° 2), pp. 233-239. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (4), pp.476-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.MEMSCI.2009.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.CHERD.2009.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548814v1</w:t>
+                <w:t xml:space="preserve">hal-03474360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-analytical model for gas flow in pleated filters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Prat</w:t>
+                <w:t xml:space="preserve">Calibration of ultrafiltration membranes against size exclusion chromatography columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Baclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 65 (9), pp.2835-2846. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 346 (n° 2), pp. 233-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.CES.2010.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.MEMSCI.2009.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663282v1</w:t>
+                <w:t xml:space="preserve">hal-03548814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal stability for concentrated zirconia aqueous suspensions</w:t>
               </w:r>
@@ -3805,295 +3805,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From colloidal dispersions to colloidal pastes through solid/liquid separation processes</w:t>
+                <w:t xml:space="preserve">From colloidal dispersions to colloidal pastesthrough solid–liquid separation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Persello</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Botet</w:t>
+                <w:t xml:space="preserve">J Persello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Botet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 77, pp.1369. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+              <w:t xml:space="preserve">, 2005, 77 (8), pp.1369-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1351/pac200577081369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014519v1</w:t>
+                <w:t xml:space="preserve">hal-03600448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From colloidal dispersions to colloidal pastesthrough solid–liquid separation processes</w:t>
+                <w:t xml:space="preserve">From colloidal dispersions to colloidal pastes through solid/liquid separation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Persello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Persello</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert Botet</w:t>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Botet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 77 (8), pp.1369-1394. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 77, pp.1369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1351/pac200577081369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1351/pac200577081369⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03600448v1</w:t>
+                <w:t xml:space="preserve">hal-00014519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of high hydraulic resistance for filter cakes of deformable particles: cell-bed deformation or surface-layer effect?</w:t>
               </w:r>
@@ -4306,355 +4306,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VISCOSITY OF CONCENTRATED SUSPENSIONS: INFLUENCE OF CLUSTER FORMATION</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filtration of yeast suspensions: experimental observations and modelling of dead-end filtration with a compressible cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Molle</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Clifton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 147 (1-3), pp.19-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00565-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323082v1</w:t>
+                <w:t xml:space="preserve">hal-00323089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of filtration: from the polarised layer to deposit formation and compaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+                <w:t xml:space="preserve">VISCOSITY OF CONCENTRATED SUSPENSIONS: INFLUENCE OF CLUSTER FORMATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Starov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zhdanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aimar</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 96 (1-3), pp.279-293</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201115v1</w:t>
+                <w:t xml:space="preserve">hal-00323082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration of yeast suspensions: experimental observations and modelling of dead-end filtration with a compressible cake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of filtration: from the polarised layer to deposit formation and compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael J. Clifton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 147 (1-3), pp.19-23. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 145, pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00399-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00565-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00323089v1</w:t>
+                <w:t xml:space="preserve">hal-00201115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cake collapse in pressure filtration</w:t>
               </w:r>
@@ -4941,51 +4941,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Microfluidic Osmotic Compression with In Operando Mesostructure Characterization by SAXS</w:t>
+                <w:t xml:space="preserve">Fast microfluidic osmotic compression with operando meso structure characterisation by SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Radajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Keita</w:t>
@@ -5020,97 +5020,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine MEIRELES</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Soft Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Osaka (Japan), Japan</w:t>
+              <w:t xml:space="preserve">37 th conference of European Colloid and Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Colloid and Interface Society, Sep 2023, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780384v1</w:t>
+                <w:t xml:space="preserve">hal-04780358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast microfluidic osmotic compression with operando meso structure characterisation by SAXS</w:t>
+                <w:t xml:space="preserve">Fast Microfluidic Osmotic Compression with In Operando Mesostructure Characterization by SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Radajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Keita</w:t>
@@ -5145,73 +5145,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine MEIRELES</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37 th conference of European Colloid and Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Colloid and Interface Society, Sep 2023, Naples, Italy</w:t>
+              <w:t xml:space="preserve">7th International Soft Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Osaka (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780358v1</w:t>
+                <w:t xml:space="preserve">hal-04780384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matière molle, Interactions et Transport dans les procédés</w:t>
               </w:r>
@@ -5335,77 +5335,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel electrochemical sensor for Hg(II) trace detection in natural waters based on a glassy carbon electrode functionalized by Gold nanoparticles and diazonium salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ElecNano 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5424,459 +5424,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanoparticles electrodeposition on functionalized glassy carbon electrode for Hg(II) trace sensing</w:t>
+                <w:t xml:space="preserve">New electrochemical sensor for Hg(II) trace detection in natural waters: Electrode functionalization with gold nanoparticles and diazonium salts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th topical meeting of the International Society of Electrochemistry (ISE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, MERIDA, Mexico</w:t>
+              <w:t xml:space="preserve">235th meeting of The Electrochemical Society (ECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dallas (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751224v1</w:t>
+                <w:t xml:space="preserve">hal-04751247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanoparticles electrodeposition for Hg(II) trace detection: Design and optimization of a new sensitive electrochemical sensor.</w:t>
+                <w:t xml:space="preserve">Gold nanoparticles electrodeposition on functionalized glassy carbon electrode for Hg(II) trace sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th annual meeting of the International Society of Electrochemistry (ISE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Durban South Africa, South Africa</w:t>
+              <w:t xml:space="preserve">24th topical meeting of the International Society of Electrochemistry (ISE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, MERIDA, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751262v1</w:t>
+                <w:t xml:space="preserve">hal-04751224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New electrochemical sensor based on gold nanoparticles modified electrode</w:t>
+                <w:t xml:space="preserve">Gold nanoparticles electrodeposition for Hg(II) trace detection: Design and optimization of a new sensitive electrochemical sensor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Mercury as a Global Pollutant (ICMGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Cracovie (PL), Poland</w:t>
+              <w:t xml:space="preserve">70th annual meeting of the International Society of Electrochemistry (ISE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Durban South Africa, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751272v1</w:t>
+                <w:t xml:space="preserve">hal-04751262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New electrochemical sensor for Hg(II) trace detection in natural waters: Electrode functionalization with gold nanoparticles and diazonium salts.</w:t>
+                <w:t xml:space="preserve">New electrochemical sensor based on gold nanoparticles modified electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">235th meeting of The Electrochemical Society (ECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Dallas (USA), United States</w:t>
+              <w:t xml:space="preserve">14th International Conference on Mercury as a Global Pollutant (ICMGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Cracovie (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751247v1</w:t>
+                <w:t xml:space="preserve">hal-04751272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of deformable and porous microparticles</w:t>
               </w:r>
@@ -7373,217 +7373,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive behavior of polydisperse suspensions of permeable and deformable microgels</w:t>
+                <w:t xml:space="preserve">Compressive behaviour of micrometer-sized methacrylated dextran microgels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabella Bouhid de Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentrés (AMC2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Carry le Rouet, France. 2015</w:t>
+              <w:t xml:space="preserve">5. International Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603305v1</w:t>
+                <w:t xml:space="preserve">hal-01269163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive behaviour of micrometer-sized methacrylated dextran microgels</w:t>
+                <w:t xml:space="preserve">Compressive behavior of polydisperse suspensions of permeable and deformable microgels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabella Bouhid de Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Colloids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands. 2015</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentrés (AMC2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Carry le Rouet, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269163v1</w:t>
+                <w:t xml:space="preserve">hal-01603305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane filtration of soft and permeable objects: the quest for general rules and guidelines</w:t>
               </w:r>
@@ -8304,51 +8304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Tyagi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Amico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Pu Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.09.249" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC01087F" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fezai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Virolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Kacimi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dustou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunya El Boutaybi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijel/6078280" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mamfoumbi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine MEIRELES" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC00362K" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labalette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Praga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM02081H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201900434" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gestraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F. Morris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01854a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290262v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Bouhid de Aguiar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schro&#235;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45791-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39820-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11676-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11712-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.064" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02209" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Granado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne Gervais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desclaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20964/2017.07.44" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Laar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sprakel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10788-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392284v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Gergianakis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4964895" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02730" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deka Moussa Ragueh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gummel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.10.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Estachy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.04.030" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250376v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sambasene Diatta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501265k" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Seto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Botet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter K. Auernhammer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4817436" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2010.10.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Reba&#239;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baclet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CHERD.2009.08.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548814v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MEMSCI.2009.09.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663282v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CES.2010.01.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Rami" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02681.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPQ7KW8N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grenier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.06.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Madeline" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourgerette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schweins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la062520z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thibault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.06.059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leli&#232;vre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014519v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Persello" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac200577081369" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600448v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Persello" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323043v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Molle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Clifton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2004.06.040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323069v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lavoute" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-002-0310-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q2BD8L1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323082v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Starov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zhdanov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201115v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00399-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323089v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00565-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXS6SFR9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Antelmi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0104471" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZMHBNG2S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(00)00394-X" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ0GS8HF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780384v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Keita" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780358v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767281v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio da Cunha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ferreira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751316v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751224v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751262v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751272v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751247v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lange" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104914v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courteille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Clifton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335875v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351946v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763373v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meireles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201118v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351965v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201727v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vayssieres" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Pommier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201724v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201741v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201742v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sanchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Faizy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Yassitepe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603292v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603305v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269163v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886360v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605604v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065133v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Slaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201629v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Tyagi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Amico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Pu Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.09.249" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC01087F" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fezai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Virolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Kacimi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dustou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunya El Boutaybi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijel/6078280" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mamfoumbi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine MEIRELES" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC00362K" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labalette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Praga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM02081H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gestraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F. Morris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01854a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201900434" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290262v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Bouhid de Aguiar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schro&#235;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45791-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39820-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11676-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11712-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.064" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02209" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Granado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne Gervais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desclaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20964/2017.07.44" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Laar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sprakel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10788-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390506v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02730" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Gergianakis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4964895" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deka Moussa Ragueh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gummel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.10.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Estachy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.04.030" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250376v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sambasene Diatta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501265k" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Seto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Botet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter K. Auernhammer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4817436" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2010.10.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663282v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Reba&#239;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baclet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CES.2010.01.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474360v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CHERD.2009.08.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548814v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MEMSCI.2009.09.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Rami" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02681.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPQ7KW8N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grenier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.06.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Madeline" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourgerette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schweins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la062520z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thibault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.06.059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leli&#232;vre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600448v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Persello" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac200577081369" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Persello" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323043v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Molle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Clifton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2004.06.040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323069v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lavoute" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-002-0310-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q2BD8L1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323089v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00565-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXS6SFR9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323082v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Starov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zhdanov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201115v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00399-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Antelmi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0104471" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZMHBNG2S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(00)00394-X" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ0GS8HF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780358v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Keita" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767281v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio da Cunha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ferreira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751316v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751247v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751224v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751262v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751272v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lange" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104914v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courteille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Clifton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335875v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351946v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763373v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meireles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201118v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351965v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201727v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vayssieres" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Pommier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201724v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201741v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201742v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sanchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Faizy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Yassitepe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603292v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269163v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603305v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886360v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605604v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065133v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Slaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201629v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>