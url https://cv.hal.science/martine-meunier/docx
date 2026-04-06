--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -637,252 +637,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioSimia, France CNRS network for nonhuman primate biomedical research in infectiology, immunology, and neuroscience</w:t>
+                <w:t xml:space="preserve">Sarilumab in adults hospitalised with moderate-to-severe COVID-19 pneumonia (CORIMUNO-SARI-1): An open-label randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crneur.2022.100051⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.e24-e32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(21)00315-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840036v1</w:t>
+                <w:t xml:space="preserve">hal-03783213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarilumab in adults hospitalised with moderate-to-severe COVID-19 pneumonia (CORIMUNO-SARI-1): An open-label randomised controlled trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BioSimia, France CNRS network for nonhuman primate biomedical research in infectiology, immunology, and neuroscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Porcher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (1), pp.e24-e32. </w:t>
+              <w:t xml:space="preserve">Current Research in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.100051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2665-9913(21)00315-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crneur.2022.100051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783213v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Presence Effect on Numerosity and Phonological Comparisons in 4th Graders: When Working with a SchoolMate Makes Children More Adult-like</w:t>
               </w:r>
@@ -1136,103 +1136,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of anakinra versus usual care in adults in hospital with COVID-19 and mild-to-moderate pneumonia (CORIMUNO-ANA-1): a randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Pavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (3), pp.295-304. </w:t>
@@ -1264,295 +1264,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Tocilizumab vs Usual Care in Adults Hospitalized With COVID-19 and Moderate or Severe Pneumonia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optic flow selectivity in the macaque parieto-occipital sulcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+                <w:t xml:space="preserve">Sabrina Pitzalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Dal Bò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Strappini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2020.6820⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-021-02293-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579175v1</w:t>
+                <w:t xml:space="preserve">hal-03375675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optic flow selectivity in the macaque parieto-occipital sulcus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carole Guedj</w:t>
+                <w:t xml:space="preserve">Effect of Tocilizumab vs Usual Care in Adults Hospitalized With COVID-19 and Moderate or Severe Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Strappini</w:t>
+                <w:t xml:space="preserve">Raphaël Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 181 (1), pp.32-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00429-021-02293-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2020.6820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375675v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Presence Effects on Eye Movements and Attentional Performance</w:t>
               </w:r>
@@ -1789,51 +1789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomoxetine modulates the relationship between perceptual abilities and response bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1949,51 +1949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilda Froesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2191,51 +2191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting Norepinephrine Transmission Triggers Flexible Reconfiguration of Brain Networks at Rest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2325,90 +2325,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could LC-NE-Dependent Adjustment of Neural Gain Drive Functional Brain Network Reorganization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2468,51 +2468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Redoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Hynaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2589,64 +2589,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Facilitation of Cognition in Rhesus Monkeys: Audience Vs. Coaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2700,295 +2700,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Observer Similarity, Error Modeling and Social Learning in Rhesus Macaques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The helmet head restraint system: A viable solution for resting state fMRI in awake monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislène Gardechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hynaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089825⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.536-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.09.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014512v1</w:t>
+                <w:t xml:space="preserve">hal-03014520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The helmet head restraint system: A viable solution for resting state fMRI in awake monkeys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Model-Observer Similarity, Error Modeling and Social Learning in Rhesus Macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 86, pp.536-543. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.09.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014520v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Parkinson's disease effect on goal-directed and habitual processes involved in visuomotor associative learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Benatru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3117,51 +3117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3442,51 +3442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hand position modulates saccadic activity in the frontal eye field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3552,298 +3552,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional visuo-motor learning and dimension reduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prehension movements in the macaque monkey: effects of perturbation of object size and location.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Frankowska</w:t>
+                <w:t xml:space="preserve">Alice C Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Paulignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Arnaud Coquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7 (2), pp.95-104. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 169 (2), pp.182-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10339-005-0028-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-005-0133-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014769v1</w:t>
+                <w:t xml:space="preserve">hal-00654876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prehension movements in the macaque monkey: effects of perturbation of object size and location.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditional visuo-motor learning and dimension reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice C Roy</w:t>
+                <w:t xml:space="preserve">Hélène Frankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Paulignan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Meunier</w:t>
+                <w:t xml:space="preserve">Pierre-Arnaud Coquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 169 (2), pp.182-93. </w:t>
+              <w:t xml:space="preserve">Cognitive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (2), pp.95-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-005-0133-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10339-005-0028-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654876v1</w:t>
+                <w:t xml:space="preserve">hal-03014769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Emotional Responses in Monkeys With Rhinal Cortex or Amygdala Lesions</w:t>
               </w:r>
@@ -4616,51 +4616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les primates non-humains et la recherche biomédicale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5175,51 +5175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Tricoche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Longo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120247" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236410v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Hassen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13080646" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286752v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kaduk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guitton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2023.109736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2022.100051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783213v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(21)00315-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Monfardini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10090902" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108377" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pavot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30556-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2020.6820" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pitzalis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dal B&#242;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Strappini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02293-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ferrand-Verdejo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2019.00280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Reynaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05336-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Froesel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw262" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4328015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hynaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fradin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00328" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014512v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089825" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisl&#232;ne Gardechaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hynaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.09.068" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014579v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benatru" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00351" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boussaoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00127" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacobs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00089" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905998v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01271.2007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905999v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.07.035" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B490LTM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014769v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Coquelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-005-0028-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J5R4K3B0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654876v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-0133-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FCXNJ42-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000182v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Bachevalier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573649v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tardivon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line El Khoury" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Thibault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Neuenschwander" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04767649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Royer D&#8217;halluin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04767672v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03749325v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380220v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755028v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anc&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Aron Badin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Balansard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02165270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Golias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kertudo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dujeancourt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandguillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saraillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Varnaison" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Tricoche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Longo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120247" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236410v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Hassen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13080646" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286752v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kaduk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guitton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2023.109736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(21)00315-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2022.100051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Monfardini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10090902" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108377" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pavot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30556-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pitzalis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dal B&#242;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Strappini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02293-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2020.6820" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ferrand-Verdejo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2019.00280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Reynaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05336-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Froesel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw262" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4328015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hynaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fradin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00328" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisl&#232;ne Gardechaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hynaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.09.068" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089825" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014579v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benatru" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00351" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boussaoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00127" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacobs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00089" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905998v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01271.2007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905999v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.07.035" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B490LTM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654876v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-0133-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FCXNJ42-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014769v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Coquelin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-005-0028-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J5R4K3B0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000182v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Bachevalier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573649v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tardivon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line El Khoury" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Thibault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Neuenschwander" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04767649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Royer D&#8217;halluin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04767672v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03749325v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380220v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755028v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anc&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Aron Badin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Balansard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02165270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Golias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kertudo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dujeancourt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandguillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saraillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Varnaison" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>