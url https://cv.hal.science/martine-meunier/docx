--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -637,252 +637,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarilumab in adults hospitalised with moderate-to-severe COVID-19 pneumonia (CORIMUNO-SARI-1): An open-label randomised controlled trial</w:t>
+                <w:t xml:space="preserve">BioSimia, France CNRS network for nonhuman primate biomedical research in infectiology, immunology, and neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mariette</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2665-9913(21)00315-5⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.100051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crneur.2022.100051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783213v1</w:t>
+                <w:t xml:space="preserve">hal-03840036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioSimia, France CNRS network for nonhuman primate biomedical research in infectiology, immunology, and neuroscience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sarilumab in adults hospitalised with moderate-to-severe COVID-19 pneumonia (CORIMUNO-SARI-1): An open-label randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphael Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.100051. </w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.e24-e32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crneur.2022.100051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(21)00315-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840036v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Presence Effect on Numerosity and Phonological Comparisons in 4th Graders: When Working with a SchoolMate Makes Children More Adult-like</w:t>
               </w:r>
@@ -1136,103 +1136,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of anakinra versus usual care in adults in hospital with COVID-19 and mild-to-moderate pneumonia (CORIMUNO-ANA-1): a randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Pavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (3), pp.295-304. </w:t>
@@ -1404,90 +1404,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Tocilizumab vs Usual Care in Adults Hospitalized With COVID-19 and Moderate or Severe Pneumonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2700,766 +2700,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The helmet head restraint system: A viable solution for resting state fMRI in awake monkeys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-Observer Similarity, Error Modeling and Social Learning in Rhesus Macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.09.068⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014520v1</w:t>
+                <w:t xml:space="preserve">hal-03014512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Observer Similarity, Error Modeling and Social Learning in Rhesus Macaques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The helmet head restraint system: A viable solution for resting state fMRI in awake monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislène Gardechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hynaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89825. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.536-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.09.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014512v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Parkinson's disease effect on goal-directed and habitual processes involved in visuomotor associative learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Benatru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Brovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnhum.2012.00351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Learning as a Way to Overcome Choice-Induced Preferences? Insights from Humans and Rhesus Macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2012.00127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Multisensory Processing and Its Role in the Representation of Space through Pathological and Physiological Crossmodal Extinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hand Position Affects Saccadic Reaction Times in Monkeys and Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 99 (5), pp.2194-2202. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.01271.2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hand position modulates saccadic activity in the frontal eye field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3468,527 +3480,527 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 186 (1), pp.148-153. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2007.07.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prehension movements in the macaque monkey: effects of perturbation of object size and location.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice C Roy</w:t>
+                <w:t xml:space="preserve">Conditional visuo-motor learning and dimension reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Paulignan</w:t>
+                <w:t xml:space="preserve">Hélène Frankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Arnaud Coquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-005-0133-8⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (2), pp.95-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10339-005-0028-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654876v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional visuo-motor learning and dimension reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Frankowska</w:t>
+                <w:t xml:space="preserve">Prehension movements in the macaque monkey: effects of perturbation of object size and location.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice C Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Paulignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10339-005-0028-4⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 169 (2), pp.182-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-005-0133-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014769v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Emotional Responses in Monkeys With Rhinal Cortex or Amygdala Lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Bachevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2, pp.147-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concours d'un accord collectif national et d'une convention collective antérieure : suppression sans contrepartie d'un avantage acquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 16, pp.227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02202942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3998,150 +4010,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les seins denses : les pièges radiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tardivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Neuenschwander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26èmes Journées de la Société française de sénologie et de pathologie mammaire (SFSPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Nancy, France. pp.175-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4151,152 +4163,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccades, peer presence and neural bases Neural bases of social facilitation and inhibition: how peer presence affects elementary eye movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Tricoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Royer D’halluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pélisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From social inhibition in childhood to social facilitation in adulthood: How peer presence systematically enhances the predominant response strategy in cognitive tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Tricoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4344,73 +4356,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer presence elicits task-independent changes within and beyond the mentalizing network across children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Tricoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4462,73 +4474,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Presence Effect on Numeracy and Literacy in 4th Graders: When Working With a Schoolmate Makes Children More Adult-Like</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Tricoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4580,169 +4592,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pélisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les primates non-humains et la recherche biomédicale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Aron Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Balansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4752,283 +4764,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi national des PDU : le point au 30 juin 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Golias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kertudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dablanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Dujeancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études sur les réseaux, les transports, l'urbanisme et les constructions publiques (CERTU). 2000, 100 p., tableaux, 27 références bibliographiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des TCSP : la ligne D du métro de Lyon, élément de développement et de valorisation de l'espace urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grandguillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saraillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Varnaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études sur les réseaux, les transports, l'urbanisme et les constructions publiques (CERTU). 1999, 148 p., graphiques, figures, tableaux, 21 références bibliographiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5175,51 +5187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Tricoche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Longo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120247" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236410v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Hassen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13080646" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286752v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kaduk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guitton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2023.109736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(21)00315-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2022.100051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Monfardini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10090902" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108377" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pavot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30556-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pitzalis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dal B&#242;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Strappini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02293-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2020.6820" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ferrand-Verdejo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2019.00280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Reynaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05336-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Froesel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw262" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4328015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hynaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fradin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00328" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisl&#232;ne Gardechaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hynaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.09.068" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089825" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014579v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benatru" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00351" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boussaoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00127" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacobs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00089" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905998v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01271.2007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905999v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.07.035" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B490LTM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654876v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-0133-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FCXNJ42-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014769v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Coquelin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-005-0028-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J5R4K3B0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000182v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Bachevalier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573649v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tardivon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line El Khoury" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Thibault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Neuenschwander" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04767649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Royer D&#8217;halluin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04767672v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03749325v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380220v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755028v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anc&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Aron Badin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Balansard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02165270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Golias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kertudo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dujeancourt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandguillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saraillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Varnaison" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Tricoche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Longo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120247" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236410v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Hassen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13080646" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286752v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kaduk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guitton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2023.109736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2022.100051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783213v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(21)00315-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Monfardini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10090902" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108377" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pavot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30556-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pitzalis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dal B&#242;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Strappini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02293-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2020.6820" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ferrand-Verdejo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2019.00280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Reynaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05336-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Froesel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw262" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4328015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hynaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fradin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00328" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014512v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089825" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisl&#232;ne Gardechaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hynaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.09.068" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R18TSXGX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benatru" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00351" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014652v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boussaoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00127" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014738v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacobs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00089" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905998v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01271.2007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.07.035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B490LTM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014769v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Coquelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-005-0028-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J5R4K3B0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-0133-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FCXNJ42-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000182v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Bachevalier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202942v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573649v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tardivon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line El Khoury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Thibault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Neuenschwander" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04767649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Royer D&#8217;halluin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04767672v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03749325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anc&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Aron Badin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Balansard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02165270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Golias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kertudo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dujeancourt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150539v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandguillot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saraillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Varnaison" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>