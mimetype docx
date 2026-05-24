--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -239,291 +239,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-independent neural bases of peer presence effect on cognition in children and adults</w:t>
+                <w:t xml:space="preserve">Developmental Trajectory of Anticipation: Insights from Sequential Comparative Judgments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Tricoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pélisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120247⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bs13080646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148963v1</w:t>
+                <w:t xml:space="preserve">hal-04236410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental Trajectory of Anticipation: Insights from Sequential Comparative Judgments</w:t>
+                <w:t xml:space="preserve">Task-independent neural bases of peer presence effect on cognition in children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Tricoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Meunier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pélisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Koun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirine Hassen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (8), pp.646. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 277, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bs13080646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236410v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomoxetine and Reward size equally improve task engagement and perceptual decisions but differently affect movement execution</w:t>
               </w:r>
@@ -637,654 +637,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioSimia, France CNRS network for nonhuman primate biomedical research in infectiology, immunology, and neuroscience</w:t>
+                <w:t xml:space="preserve">Sarilumab in adults hospitalised with moderate-to-severe COVID-19 pneumonia (CORIMUNO-SARI-1): An open-label randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crneur.2022.100051⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.e24-e32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(21)00315-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840036v1</w:t>
+                <w:t xml:space="preserve">hal-03783213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarilumab in adults hospitalised with moderate-to-severe COVID-19 pneumonia (CORIMUNO-SARI-1): An open-label randomised controlled trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BioSimia, France CNRS network for nonhuman primate biomedical research in infectiology, immunology, and neuroscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Porcher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (1), pp.e24-e32. </w:t>
+              <w:t xml:space="preserve">Current Research in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.100051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2665-9913(21)00315-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crneur.2022.100051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783213v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer Presence Effect on Numerosity and Phonological Comparisons in 4th Graders: When Working with a SchoolMate Makes Children More Adult-like</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leslie Tricoche</w:t>
+                <w:t xml:space="preserve">Atomoxetine modulates the contribution of low-level signals during free viewing of natural images in rhesus monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Reynaud</w:t>
+                <w:t xml:space="preserve">Elvio Blini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Koun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Pélisson</w:t>
+                <w:t xml:space="preserve">Emiliano Macaluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (9), pp.902. </w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182, pp.108377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology10090902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2020.108377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373967v1</w:t>
+                <w:t xml:space="preserve">hal-02997514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomoxetine modulates the contribution of low-level signals during free viewing of natural images in rhesus monkeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Reynaud</w:t>
+                <w:t xml:space="preserve">Effect of anakinra versus usual care in adults in hospital with COVID-19 and mild-to-moderate pneumonia (CORIMUNO-ANA-1): a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvio Blini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Koun</w:t>
+                <w:t xml:space="preserve">Gilles Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Macaluso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Meunier</w:t>
+                <w:t xml:space="preserve">Arthur Pavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 182, pp.108377. </w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.295-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2020.108377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(20)30556-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997514v1</w:t>
+                <w:t xml:space="preserve">hal-03579180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of anakinra versus usual care in adults in hospital with COVID-19 and mild-to-moderate pneumonia (CORIMUNO-ANA-1): a randomised controlled trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+                <w:t xml:space="preserve">Peer Presence Effect on Numerosity and Phonological Comparisons in 4th Graders: When Working with a SchoolMate Makes Children More Adult-like</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Tricoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pialoux</w:t>
+                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Pavot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hermine</w:t>
+                <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pélisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (3), pp.295-304. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(20)30556-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology10090902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579180v1</w:t>
+                <w:t xml:space="preserve">hal-03373967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optic flow selectivity in the macaque parieto-occipital sulcus</w:t>
               </w:r>
@@ -1404,90 +1404,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Tocilizumab vs Usual Care in Adults Hospitalized With COVID-19 and Moderate or Severe Pneumonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1815,51 +1815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2204,51 +2204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting Norepinephrine Transmission Triggers Flexible Reconfiguration of Brain Networks at Rest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2442,51 +2442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Others' Sheer Presence Boosts Brain Activity in the Attention (But Not the Motivation) Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Redoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2628,51 +2628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2700,277 +2700,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Observer Similarity, Error Modeling and Social Learning in Rhesus Macaques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">The helmet head restraint system: A viable solution for resting state fMRI in awake monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislène Gardechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hynaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089825⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.536-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.09.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014512v1</w:t>
+                <w:t xml:space="preserve">hal-03014520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The helmet head restraint system: A viable solution for resting state fMRI in awake monkeys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-Observer Similarity, Error Modeling and Social Learning in Rhesus Macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.09.068⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03014520v1</w:t>
+                <w:t xml:space="preserve">hal-03014512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Parkinson's disease effect on goal-directed and habitual processes involved in visuomotor associative learning</w:t>
               </w:r>
@@ -3090,51 +3090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Learning as a Way to Overcome Choice-Induced Preferences? Insights from Humans and Rhesus Macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3564,298 +3564,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional visuo-motor learning and dimension reduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prehension movements in the macaque monkey: effects of perturbation of object size and location.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Frankowska</w:t>
+                <w:t xml:space="preserve">Alice C Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Paulignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Arnaud Coquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7 (2), pp.95-104. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 169 (2), pp.182-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10339-005-0028-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-005-0133-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014769v1</w:t>
+                <w:t xml:space="preserve">hal-00654876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prehension movements in the macaque monkey: effects of perturbation of object size and location.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditional visuo-motor learning and dimension reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice C Roy</w:t>
+                <w:t xml:space="preserve">Hélène Frankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Paulignan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Meunier</w:t>
+                <w:t xml:space="preserve">Pierre-Arnaud Coquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 169 (2), pp.182-93. </w:t>
+              <w:t xml:space="preserve">Cognitive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (2), pp.95-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-005-0133-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10339-005-0028-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654876v1</w:t>
+                <w:t xml:space="preserve">hal-03014769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Emotional Responses in Monkeys With Rhinal Cortex or Amygdala Lesions</w:t>
               </w:r>
@@ -4418,77 +4418,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Tricoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pélisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Koun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4523,77 +4523,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Presence Effect on Numeracy and Literacy in 4th Graders: When Working With a Schoolmate Makes Children More Adult-Like</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Tricoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pélisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4628,51 +4628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les primates non-humains et la recherche biomédicale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5187,51 +5187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Tricoche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Longo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120247" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236410v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Hassen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13080646" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286752v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kaduk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guitton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2023.109736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2022.100051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783213v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(21)00315-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Monfardini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10090902" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108377" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pavot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30556-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pitzalis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dal B&#242;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Strappini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02293-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2020.6820" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ferrand-Verdejo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2019.00280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Reynaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05336-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Froesel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw262" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4328015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hynaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fradin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00328" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014512v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089825" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisl&#232;ne Gardechaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hynaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.09.068" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R18TSXGX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benatru" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00351" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014652v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boussaoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00127" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014738v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacobs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00089" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905998v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01271.2007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.07.035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B490LTM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014769v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Coquelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-005-0028-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J5R4K3B0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-0133-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FCXNJ42-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000182v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Bachevalier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202942v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573649v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tardivon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line El Khoury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Thibault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Neuenschwander" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04767649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Royer D&#8217;halluin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04767672v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03749325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anc&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Aron Badin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Balansard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02165270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Golias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kertudo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dujeancourt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150539v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandguillot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saraillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Varnaison" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Tricoche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Hassen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13080646" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Longo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120247" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286752v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kaduk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guitton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2023.109736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(21)00315-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2022.100051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108377" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pavot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30556-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373967v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Monfardini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10090902" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pitzalis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dal B&#242;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Strappini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02293-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2020.6820" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ferrand-Verdejo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2019.00280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Reynaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05336-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Froesel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw262" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4328015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hynaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fradin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00328" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisl&#232;ne Gardechaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hynaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.09.068" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R18TSXGX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014512v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089825" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benatru" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00351" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014652v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boussaoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00127" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014738v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacobs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00089" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905998v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01271.2007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.07.035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B490LTM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654876v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-0133-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FCXNJ42-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014769v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Coquelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-005-0028-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J5R4K3B0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000182v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Bachevalier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202942v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573649v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tardivon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line El Khoury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Thibault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Neuenschwander" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04767649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Royer D&#8217;halluin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04767672v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03749325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anc&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Aron Badin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Balansard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02165270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Golias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kertudo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dujeancourt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150539v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandguillot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saraillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Varnaison" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>