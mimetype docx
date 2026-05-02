--- v0 (2026-03-07)
+++ v1 (2026-05-02)
@@ -1382,295 +1382,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood oxygen level dependent fMRI and perfusion MRI in the sheep brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Batailler</w:t>
+                <w:t xml:space="preserve">Chemerin impairs food intake and body weight in chicken: Focus on hypothalamic neuropeptides gene expression and AMPK signaling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chahnamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2021.147390⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 304, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2021.113721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211337v1</w:t>
+                <w:t xml:space="preserve">hal-03211350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemerin impairs food intake and body weight in chicken: Focus on hypothalamic neuropeptides gene expression and AMPK signaling pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alix Barbe</w:t>
+                <w:t xml:space="preserve">Blood oxygen level dependent fMRI and perfusion MRI in the sheep brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 304, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1760, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2021.113721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2021.147390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211350v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of oxytocin on olfactory, hippocampal and hypothalamic neurogenesis in adult sheep</w:t>
               </w:r>
@@ -4450,399 +4450,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between MT1 melatonin receptor gene polymorphism and seasonal physiological responses in Île-de-France ewes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MTNR1A Melatonon Receptors in the Ovine Premammillary Hypothalamus Day-Night Variation in the Expression of the Transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xochitl Hernandez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaïs Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2005012⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.393-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.104.030064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900550v1</w:t>
+                <w:t xml:space="preserve">hal-02679155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MTNR1A Melatonon Receptors in the Ovine Premammillary Hypothalamus Day-Night Variation in the Expression of the Transcripts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Migaud</w:t>
+                <w:t xml:space="preserve">Relationship between MT melatonin receptor gene polymorphism and seasonal physiological responses in Ile de France ewes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Daveau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.104.030064⟩</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45, pp.151-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2005012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679155v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between MT melatonin receptor gene polymorphism and seasonal physiological responses in Ile de France ewes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between MT1 melatonin receptor gene polymorphism and seasonal physiological responses in Île-de-France ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+                <w:t xml:space="preserve">Xochitl Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Allain</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 45, pp.151-162. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+              <w:t xml:space="preserve">, 2005, 45 (2), pp.151-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2005012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669434v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular pharmacology of the ovine melatonin receptor : comparison with recombinant human MT1 and MT2 receptors</w:t>
               </w:r>
@@ -5001,51 +5001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6305,51 +6305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroendocrine and genetic control of seasonal reproduction in sheep and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7142,51 +7142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonality of reproduction in mammals: intimate regulatory mechanisms and practical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7970,51 +7970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récepteurs à la mélatonine, régulations et fonctions dans le cadre du contrôle de la reproduction chez les espèces saisonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8065,51 +8065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovulation and seasonality genes in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8301,290 +8301,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rythmes saisonniers de reproduction chez les animaux domestiques : modèles d'étude et applications en élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroendocrine interactions and seasonality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Congrès de la Société Francophone de Chronobiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4. International Conference on Farm Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Salsomaggiore-Parma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0739-7240(02)00148-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763329v1</w:t>
+                <w:t xml:space="preserve">hal-02762184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroendocrine interactions and seasonality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
+                <w:t xml:space="preserve">Rythmes saisonniers de reproduction chez les animaux domestiques : modèles d'étude et applications en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tricoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Farm Animal Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34. Congrès de la Société Francophone de Chronobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02762184v1</w:t>
+                <w:t xml:space="preserve">hal-02763329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there relationship between polymorphism of the gene for the MT1 melatonin receptor and reproductive seasonality in the Ile de France ewes?</w:t>
               </w:r>
@@ -8596,51 +8596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.X. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8859,64 +8859,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xochitl Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Congress of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Bristol, United Kingdom</w:t>
@@ -9079,51 +9079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Nignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9153,311 +9153,311 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la photopériode sur les comportements émotionnels, les capacités cognitives et la plasticité cérébrale : une étude pilote chez la caille japonaise</w:t>
+                <w:t xml:space="preserve">Combinaison de plusieurs leviers physiologiques et métaboliques pour induire un engraissement spontané du foie : quelle réponse selon le génotype et le sexe des canards ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Georgelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">16èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741219v1</w:t>
+                <w:t xml:space="preserve">hal-05556389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue phenotyping based on multimodal imaging : &amp;lt;em&amp;gt;ex vivo&amp;lt;/em&amp;gt; Mass Spectrometry lmaging (M SI) and histological staining combined to&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; Magnetic Resonance lmaging (MRI) : Application to whole sheep brain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de la photopériode sur les comportements émotionnels, les capacités cognitives et la plasticité cérébrale : une étude pilote chez la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Banliat</w:t>
+                <w:t xml:space="preserve">Marion Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Dardente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ménigot</w:t>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Seillac, France. 2015</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739171v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the adult hypothalamic neurogenic niche in sheep and influence of an environmental factor: the photoperiod</w:t>
               </w:r>
@@ -9532,422 +9532,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.5D Representations Combining in vivo 3D MRI and ex vivo 2D MSI Approaches to Study the Lipid Distribution in the Whole Sheep Brain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Tissue phenotyping based on multimodal imaging : &amp;lt;em&amp;gt;ex vivo&amp;lt;/em&amp;gt; Mass Spectrometry lmaging (M SI) and histological staining combined to&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; Magnetic Resonance lmaging (MRI) : Application to whole sheep brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ménigot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seillac, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279957v1</w:t>
+                <w:t xml:space="preserve">hal-02739171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'atlas de cerveau de brebis 3D par imagerie par résonance magnétique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+                <w:t xml:space="preserve">2.5D Representations Combining in vivo 3D MRI and ex vivo 2D MSI Approaches to Study the Lipid Distribution in the Whole Sheep Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barantin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Keller</w:t>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Makris</w:t>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ménigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804913v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of cell proliferation in relation with seasonal reproduction in sheep</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Création d'atlas de cerveau de brebis 3D par imagerie par résonance magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Colloque de la Société de Neuroendocrinologie et 4. Colloque Franco-Québécois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Québec, Canada. 2011, 37ème Colloque de la Société de Neuroendocrinologie et 4ème Colloque Franco-Québécois</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746039v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of cell proliferation in relation with seasonal reproduction in sheep hypothalamus</w:t>
+                <w:t xml:space="preserve">Variation of cell proliferation in relation with seasonal reproduction in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Segura</w:t>
@@ -9978,89 +9982,210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. IBRO World Congress of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Florence, Italy. 2011, 8th IBRO World Congress of Neuroscience</w:t>
+              <w:t xml:space="preserve">37. Colloque de la Société de Neuroendocrinologie et 4. Colloque Franco-Québécois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Québec, Canada. 2011, 37ème Colloque de la Société de Neuroendocrinologie et 4ème Colloque Franco-Québécois</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745628v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations of cell proliferation in relation with seasonal reproduction in sheep hypothalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. IBRO World Congress of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Florence, Italy. 2011, 8th IBRO World Congress of Neuroscience</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can an adeno-associated virus (AAV)-mediated shRNA method be an efficient tool to analyze the importance for seasonal reproduction of a gene in a specific area of the ovine brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dufourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10089,51 +10214,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Annual Meeting of the Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Atlanta, United States. n.p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10143,284 +10268,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid hormone and hypothalamic stem cells in seasonal functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Dardente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormones and stem cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 116, pp.91-131, 2021, Vitamins and Hormones, 978-0-323-85550-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.vh.2021.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rythmes biologiques et reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reproduction animale et humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 751 p., 2014, Syntheses, 978-2-7592-2208-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgical pinealectomy in ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Step by step experimental pinealectomy techniques in animals for researchers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, 2013, Endocrinology Research and Clinical Developments, 978-1-62808-158-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10430,51 +10555,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 H-MRS characterization of metabolic changes induced by photoperiod in the sheep brain: a promising eye into in-vivo adult neurogenesis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10530,51 +10655,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10584,105 +10709,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [q-bio.OT]. Université François Rabelais (Tours), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02804622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId276"/>
+      <w:footerReference w:type="default" r:id="rId281"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10750,51 +10875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12B8F66D"/>
+    <w:nsid w:val="ECDC8821"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10981,51 +11106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-migaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9496-0517" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195041798" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368819v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121494" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2024.137674" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Just" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Chevillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2023.10.022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chevillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-023-03745-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Poissenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brachet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2022.0441" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.933947" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-022-02079-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Cateau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sharif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leysen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.869019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2021.147390" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2021.113721" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batailler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornilleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2019.134520" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621650v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Derouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Segura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24381-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291776v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Pellegrino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Trubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Leroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24376" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Mazur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1478-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00570" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-015-1101-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon-Ricaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.044" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yfrne.2014.11.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baroncini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23514" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-79897FL9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mullier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sidibe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2012.02274.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DADB1C29E0AF73D2D4FF53364FDD0BFB75488D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129620v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pontarotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-105" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730411420062" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teyssier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Maton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001813" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trecherel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2010.10.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH3SP5PX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129461v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07521.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSJ70QRS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664301v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Guenin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devavry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2009.00453.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guillaume" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais M Daulat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maurice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Levoye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M802069200" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thi&#233;ry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2007.12.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VN9Z2JF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chesneau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yfrne.2006.03.312" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMBJNF91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900550v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl Hernandez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679155v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.104.030064" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hernandez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Allain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mailliet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Audinot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonnaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2003.09.037" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tricoire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670564v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678528v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678511v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gieseler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mariol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Franks" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601288v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charlesworth" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dempster" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Webster" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Watabe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/24790" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602909v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durieux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viereck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soroca-Lucas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Fourni&#233;-Zaluski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0196-9781(96)00036-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9D2DC13D380C089F9C59004571386C823DC1E44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579304v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Roques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durieux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602192v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740513v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744404v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748834v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sidib&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753499v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757192v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751908v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815692v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751745v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Legros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752101v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752175v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815893v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819970v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Bouquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757268v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Collet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822498v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830562v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831736v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829610v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761172v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762228v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763329v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762184v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0739-7240(02)00148-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CQF49VR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759636v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.X. Hernandez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760497v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762630v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758672v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Nignol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829094v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741219v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739171v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740358v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746039v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745628v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821187v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233216v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.vh.2021.02.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129925v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129907v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846649v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804622v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-migaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9496-0517" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195041798" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368819v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121494" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2024.137674" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Just" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Chevillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2023.10.022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chevillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-023-03745-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Poissenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brachet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2022.0441" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.933947" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-022-02079-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Cateau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sharif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leysen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.869019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2021.113721" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211337v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2021.147390" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batailler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornilleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2019.134520" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621650v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Derouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Segura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24381-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291776v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Pellegrino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Trubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Leroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24376" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Mazur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1478-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00570" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-015-1101-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon-Ricaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.044" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yfrne.2014.11.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baroncini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23514" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-79897FL9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mullier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sidibe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2012.02274.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DADB1C29E0AF73D2D4FF53364FDD0BFB75488D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129620v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pontarotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-105" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730411420062" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teyssier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Maton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001813" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trecherel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2010.10.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH3SP5PX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129461v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07521.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSJ70QRS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664301v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Guenin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devavry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2009.00453.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guillaume" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais M Daulat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maurice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Levoye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M802069200" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thi&#233;ry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2007.12.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VN9Z2JF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chesneau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yfrne.2006.03.312" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMBJNF91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679155v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.104.030064" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669434v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hernandez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Allain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900550v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl Hernandez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mailliet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Audinot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonnaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2003.09.037" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tricoire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670564v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678528v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678511v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gieseler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mariol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Franks" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601288v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charlesworth" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dempster" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Webster" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Watabe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/24790" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602909v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durieux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viereck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soroca-Lucas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Fourni&#233;-Zaluski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0196-9781(96)00036-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9D2DC13D380C089F9C59004571386C823DC1E44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579304v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Roques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durieux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602192v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740513v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744404v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748834v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sidib&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753499v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757192v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751908v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815692v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751745v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Legros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752101v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752175v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815893v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819970v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Bouquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757268v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Collet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822498v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830562v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831736v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829610v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761172v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762228v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762184v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0739-7240(02)00148-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CQF49VR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763329v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759636v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.X. Hernandez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760497v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762630v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758672v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Nignol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829094v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556389v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741219v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740358v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739171v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279957v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746039v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745628v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821187v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233216v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.vh.2021.02.005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129925v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129907v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846649v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804622v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>