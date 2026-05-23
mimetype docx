--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1382,295 +1382,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemerin impairs food intake and body weight in chicken: Focus on hypothalamic neuropeptides gene expression and AMPK signaling pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alix Barbe</w:t>
+                <w:t xml:space="preserve">Blood oxygen level dependent fMRI and perfusion MRI in the sheep brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2021.113721⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1760, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2021.147390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211350v1</w:t>
+                <w:t xml:space="preserve">hal-03211337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood oxygen level dependent fMRI and perfusion MRI in the sheep brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Batailler</w:t>
+                <w:t xml:space="preserve">Chemerin impairs food intake and body weight in chicken: Focus on hypothalamic neuropeptides gene expression and AMPK signaling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chahnamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1760, pp.1-9. </w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 304, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2021.147390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2021.113721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211337v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of oxytocin on olfactory, hippocampal and hypothalamic neurogenesis in adult sheep</w:t>
               </w:r>
@@ -2937,307 +2937,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroanatomical distribution of the orphan GPR50 receptor in adult sheep and rodent brains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction : GPR50 is the mammalian ortholog of Mel1c: Evidence of rapid evolution in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mullier</w:t>
+                <w:t xml:space="preserve">Laurence Dufourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sidibe</w:t>
+                <w:t xml:space="preserve">A. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Delagrange</w:t>
+                <w:t xml:space="preserve">I. Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Prévot</w:t>
+                <w:t xml:space="preserve">P. Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (5), pp.798-808. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (Article 28), pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2012.02274.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-8-105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129584v1</w:t>
+                <w:t xml:space="preserve">hal-01129620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction : GPR50 is the mammalian ortholog of Mel1c: Evidence of rapid evolution in mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroanatomical distribution of the orphan GPR50 receptor in adult sheep and rodent brains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dufourny</w:t>
+                <w:t xml:space="preserve">A. Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Levasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Migaud</w:t>
+                <w:t xml:space="preserve">P. Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Callebaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Pontarotti</w:t>
+                <w:t xml:space="preserve">V. Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (5), pp.798-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2012.02274.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-8-105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129620v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal changes in cell proliferation in the adult sheep brain and pars tuberalis</w:t>
               </w:r>
@@ -3347,587 +3347,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of seasonality in Merinos d'Arles ewes of different genotypes at the MT1 melatonin receptor gene</w:t>
+                <w:t xml:space="preserve">Innovations et performances environnementales en production caprine et ovine : Expertise Elevage-Environnement à l’INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Teyssier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Migaud</w:t>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Debus</w:t>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Maton</w:t>
+                <w:t xml:space="preserve">Gabriel Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Tillard</w:t>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731110001813⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 12, pp. 29-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/h30x-fy29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129578v1</w:t>
+                <w:t xml:space="preserve">hal-01394406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations et performances environnementales en production caprine et ovine : Expertise Elevage-Environnement à l’INRA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of seasonality in Merinos d'Arles ewes of different genotypes at the MT1 melatonin receptor gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">Jacques Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Laignel</w:t>
+                <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+                <w:t xml:space="preserve">Celine Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Emmanuel Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, vol. 12, pp. 29-52. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (3), pp.329-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/h30x-fy29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110001813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394406v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of polymorphic variants for ovine MT1 melatonin receptors: possible implication for seasonal reproduction in sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Trecherel</w:t>
+                <w:t xml:space="preserve">Emerging new sites for adult neurogenesis in the mammalian brain: a comparative study between the hypothalamus and the classical neurogenic zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (12), pp.2042-2052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2010.07521.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2010.10.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129419v1</w:t>
+                <w:t xml:space="preserve">hal-01129461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging new sites for adult neurogenesis in the mammalian brain: a comparative study between the hypothalamus and the classical neurogenic zones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Migaud</w:t>
+                <w:t xml:space="preserve">Functional characterization of polymorphic variants for ovine MT1 melatonin receptors: possible implication for seasonal reproduction in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trecherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 32 (12), pp.2042-2052. </w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 122 (3-4), pp.328-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2010.07521.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2010.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129461v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The end of a myth: cloning and characterization of the ovine melatonin MT2 receptor</w:t>
               </w:r>
@@ -4041,320 +4041,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PDZ Protein Mupp1 Promotes G i Coupling and Signaling of the Mt 1 Melatonin Receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an in vivo adeno-associated virus-mediated siRNA approach to knockdown tyrosine hydroxylase in the lateral retrochiasmatic area of the ovine brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dufourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Guillaume</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M802069200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 170 (1), pp.56-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2007.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348057v1</w:t>
+                <w:t xml:space="preserve">hal-02662545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in vivo adeno-associated virus-mediated siRNA approach to knockdown tyrosine hydroxylase in the lateral retrochiasmatic area of the ovine brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dufourny</w:t>
+                <w:t xml:space="preserve">The PDZ Protein Mupp1 Promotes G i Coupling and Signaling of the Mt 1 Melatonin Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avais M Daulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Levoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2007.12.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 283 (24), pp.16762-16771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M802069200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662545v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonnality et polymorphism of oMT1 melatonin receptor: Causal relation or simple marker?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trecherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4554,295 +4554,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between MT melatonin receptor gene polymorphism and seasonal physiological responses in Ile de France ewes.</w:t>
+                <w:t xml:space="preserve">Relationship between MT1 melatonin receptor gene polymorphism and seasonal physiological responses in Île-de-France ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Hernandez</w:t>
+                <w:t xml:space="preserve">Xochitl Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+                <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Allain</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 45, pp.151-162. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+              <w:t xml:space="preserve">, 2005, 45 (2), pp.151-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2005012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669434v1</w:t>
+                <w:t xml:space="preserve">hal-00900550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between MT1 melatonin receptor gene polymorphism and seasonal physiological responses in Île-de-France ewes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between MT melatonin receptor gene polymorphism and seasonal physiological responses in Ile de France ewes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xochitl Hernandez</w:t>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loys Bodin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+                <w:t xml:space="preserve">Daniel D. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 45 (2), pp.151-162. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 45, pp.151-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2005012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rnd:2005012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00900550v1</w:t>
+                <w:t xml:space="preserve">hal-02669434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular pharmacology of the ovine melatonin receptor : comparison with recombinant human MT1 and MT2 receptors</w:t>
               </w:r>
@@ -4880,51 +4880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 67, pp.667-677. </w:t>
@@ -5176,260 +5176,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology of mammalian photoperiodism and the critical role of the pineal gland and melatonin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+                <w:t xml:space="preserve">Molecular, genetic and physiological characterisation of dystrobrevin-like (dyb-1) mutants of caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gieseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Mariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Franks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Rhythms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 16 (4), pp.336-347</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 307, pp.107-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678528v1</w:t>
+                <w:t xml:space="preserve">hal-02678511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular, genetic and physiological characterisation of dystrobrevin-like (dyb-1) mutants of caenorhabditis elegans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bessou</w:t>
+                <w:t xml:space="preserve">Biology of mammalian photoperiodism and the critical role of the pineal gland and melatonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tricoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 307, pp.107-117</w:t>
+              <w:t xml:space="preserve">Journal of Biological Rhythms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 16 (4), pp.336-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678511v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced long-term potentiation and impaired learning in mice with mutant postsynaptic density-95 protein</w:t>
               </w:r>
@@ -6180,77 +6180,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution du GPR50 dans le cerveau et la pars tuberalis de brebis et de rongeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6305,77 +6305,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroendocrine and genetic control of seasonal reproduction in sheep and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7168,51 +7168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7254,51 +7254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ARN interférents dans une région cible du cerveau de la brebis: un nouvel outil pour l'étude des rythmes saisonniers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dufourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7349,90 +7349,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of seasonality in the Mérinos d'Arles ewe according to the genotype of the melatonin receptor (MT1) gene and the feeding level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7474,51 +7474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonnality et polymorphism of oMT1 melatonin receptor: causal relation or simple marker?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trecherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7599,51 +7599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisonnalité et polymorphisme du récepteur oMT1 : relation causale ou simple marqueur?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trecherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7718,411 +7718,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melatonin and seasonal reproduction: implication of cerebrospinal fluid melatonin in the integration of photoperiod</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binding properties and signal mechanisms for melatonin receptor MT1 variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trecherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Congress of the EPBRS. A multidisciplinary Biological Rhythms Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Frankfurt/Main, Germany. p:66</w:t>
+              <w:t xml:space="preserve">10. Congress of the EPBRS. A multidisciplinnary Biological Rhythms Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Frankfurt/Main, Germany. p:146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830562v1</w:t>
+                <w:t xml:space="preserve">hal-02831736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding properties and signal mechanisms for melatonin receptor MT1 variants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armelle Collet</w:t>
+                <w:t xml:space="preserve">Récepteurs à la mélatonine, régulations et fonctions dans le cadre du contrôle de la reproduction chez les espèces saisonnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Congress of the EPBRS. A multidisciplinnary Biological Rhythms Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Frankfurt/Main, Germany. p:146</w:t>
+              <w:t xml:space="preserve">37. Congrès de la Société Francophone de Chronobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Strasbourg, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831736v1</w:t>
+                <w:t xml:space="preserve">hal-02829610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récepteurs à la mélatonine, régulations et fonctions dans le cadre du contrôle de la reproduction chez les espèces saisonnées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Melatonin and seasonal reproduction: implication of cerebrospinal fluid melatonin in the integration of photoperiod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tricoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Congrès de la Société Francophone de Chronobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Strasbourg, France. n.p</w:t>
+              <w:t xml:space="preserve">10. Congress of the EPBRS. A multidisciplinary Biological Rhythms Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Frankfurt/Main, Germany. p:66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829610v1</w:t>
+                <w:t xml:space="preserve">hal-02830562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovulation and seasonality genes in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8301,290 +8301,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroendocrine interactions and seasonality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
+                <w:t xml:space="preserve">Rythmes saisonniers de reproduction chez les animaux domestiques : modèles d'étude et applications en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tricoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Farm Animal Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34. Congrès de la Société Francophone de Chronobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762184v1</w:t>
+                <w:t xml:space="preserve">hal-02763329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rythmes saisonniers de reproduction chez les animaux domestiques : modèles d'étude et applications en élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroendocrine interactions and seasonality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Congrès de la Société Francophone de Chronobiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4. International Conference on Farm Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Salsomaggiore-Parma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0739-7240(02)00148-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763329v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there relationship between polymorphism of the gene for the MT1 melatonin receptor and reproductive seasonality in the Ile de France ewes?</w:t>
               </w:r>
@@ -8596,51 +8596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.X. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8695,51 +8695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results on selection lines for spontaneous spring ovulatory activity in merinos d'Arles sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8859,51 +8859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xochitl Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10155,51 +10155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can an adeno-associated virus (AAV)-mediated shRNA method be an efficient tool to analyze the importance for seasonal reproduction of a gene in a specific area of the ovine brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dufourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10875,51 +10875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECDC8821"/>
+    <w:nsid w:val="734EA03D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11106,51 +11106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-migaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9496-0517" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195041798" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368819v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121494" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2024.137674" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Just" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Chevillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2023.10.022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chevillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-023-03745-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Poissenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brachet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2022.0441" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.933947" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-022-02079-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Cateau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sharif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leysen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.869019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2021.113721" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211337v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2021.147390" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batailler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornilleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2019.134520" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621650v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Derouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Segura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24381-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291776v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Pellegrino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Trubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Leroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24376" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Mazur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1478-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00570" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-015-1101-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon-Ricaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.044" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yfrne.2014.11.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baroncini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23514" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-79897FL9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mullier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sidibe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2012.02274.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DADB1C29E0AF73D2D4FF53364FDD0BFB75488D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129620v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pontarotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-105" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730411420062" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teyssier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Maton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001813" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trecherel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2010.10.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH3SP5PX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129461v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07521.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSJ70QRS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664301v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Guenin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devavry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2009.00453.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guillaume" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais M Daulat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maurice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Levoye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M802069200" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thi&#233;ry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2007.12.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VN9Z2JF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chesneau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yfrne.2006.03.312" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMBJNF91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679155v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.104.030064" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669434v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hernandez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Allain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900550v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl Hernandez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mailliet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Audinot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonnaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2003.09.037" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tricoire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670564v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678528v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678511v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gieseler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mariol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Franks" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601288v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charlesworth" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dempster" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Webster" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Watabe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/24790" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602909v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durieux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viereck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soroca-Lucas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Fourni&#233;-Zaluski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0196-9781(96)00036-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9D2DC13D380C089F9C59004571386C823DC1E44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579304v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Roques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durieux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602192v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740513v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744404v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748834v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sidib&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753499v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757192v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751908v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815692v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751745v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Legros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752101v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752175v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815893v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819970v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Bouquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757268v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Collet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822498v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830562v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831736v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829610v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761172v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762228v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762184v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0739-7240(02)00148-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CQF49VR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763329v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759636v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.X. Hernandez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760497v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762630v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758672v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Nignol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829094v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556389v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741219v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740358v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739171v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279957v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746039v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745628v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821187v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233216v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.vh.2021.02.005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129925v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129907v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846649v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804622v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-migaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9496-0517" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195041798" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368819v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121494" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2024.137674" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Just" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Chevillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2023.10.022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chevillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-023-03745-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Poissenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brachet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2022.0441" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.933947" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-022-02079-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Cateau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sharif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leysen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.869019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2021.147390" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2021.113721" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batailler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornilleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2019.134520" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621650v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Derouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Segura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24381-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291776v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Pellegrino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Trubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Leroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24376" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Mazur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1478-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00570" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-015-1101-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon-Ricaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.044" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yfrne.2014.11.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baroncini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23514" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-79897FL9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pontarotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-105" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mullier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sidibe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2012.02274.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DADB1C29E0AF73D2D4FF53364FDD0BFB75488D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730411420062" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teyssier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Maton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001813" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129461v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07521.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSJ70QRS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trecherel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2010.10.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH3SP5PX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664301v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Guenin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devavry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2009.00453.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662545v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thi&#233;ry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2007.12.018" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VN9Z2JF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348057v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guillaume" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais M Daulat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maurice" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Levoye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M802069200" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chesneau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yfrne.2006.03.312" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMBJNF91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679155v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.104.030064" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900550v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl Hernandez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hernandez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Allain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mailliet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Audinot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonnaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2003.09.037" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tricoire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670564v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678511v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gieseler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mariol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Franks" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678528v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601288v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charlesworth" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dempster" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Webster" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Watabe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/24790" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602909v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durieux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viereck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soroca-Lucas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Fourni&#233;-Zaluski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0196-9781(96)00036-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9D2DC13D380C089F9C59004571386C823DC1E44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579304v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Roques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durieux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602192v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740513v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744404v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748834v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sidib&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753499v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757192v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751908v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815692v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751745v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Legros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752101v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752175v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815893v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819970v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Bouquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757268v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Collet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822498v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831736v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829610v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830562v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761172v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762228v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763329v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762184v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0739-7240(02)00148-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CQF49VR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759636v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.X. Hernandez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760497v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762630v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758672v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Nignol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829094v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556389v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741219v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740358v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739171v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279957v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746039v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745628v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821187v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233216v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.vh.2021.02.005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129925v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129907v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846649v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804622v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>